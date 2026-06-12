--- v0 (2025-11-02)
+++ v1 (2026-06-12)
@@ -11,53 +11,53 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00280C4B" w:rsidR="0074696E" w:rsidP="00280C4B" w:rsidRDefault="00B95AB9" w14:paraId="6FA8325E" w14:textId="29B66B6C">
+    <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="022B77FB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -81,4900 +81,4836 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7562850" cy="2070100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00280C4B" w:rsidR="00A62D44" w:rsidP="00280C4B" w:rsidRDefault="00A62D44" w14:paraId="22A124A1" w14:textId="77777777">
+    <w:p w14:paraId="22A124A1" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00A62D44" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
-        <w:sectPr w:rsidRPr="00280C4B" w:rsidR="00A62D44" w:rsidSect="00593A99">
+        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00593A99">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7655" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w:rsidTr="2C415AD7" w14:paraId="765659DC" w14:textId="77777777">
+      <w:tr w:rsidR="00AD784C" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="2C415AD7">
         <w:trPr>
           <w:trHeight w:val="1418"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0009050A" w:rsidR="00AD784C" w:rsidP="0016037B" w:rsidRDefault="000C2124" w14:paraId="1B06FE4C" w14:textId="17F55E9E">
+          <w:p w14:paraId="1B06FE4C" w14:textId="17F55E9E" w:rsidR="00AD784C" w:rsidRPr="0009050A" w:rsidRDefault="000C2124" w:rsidP="0016037B">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
               <w:t>pply</w:t>
             </w:r>
             <w:r>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">a Victorian </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
               <w:t>Carer Card</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B2117" w:rsidTr="2C415AD7" w14:paraId="5DF317EC" w14:textId="77777777">
+      <w:tr w:rsidR="000B2117" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="2C415AD7">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0016037B" w:rsidR="000B2117" w:rsidP="0016037B" w:rsidRDefault="005C2D76" w14:paraId="69C24C39" w14:textId="7576CA7A">
+          <w:p w14:paraId="69C24C39" w14:textId="7576CA7A" w:rsidR="000B2117" w:rsidRPr="0016037B" w:rsidRDefault="005C2D76" w:rsidP="0016037B">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
               <w:t>Victorian Carer Card</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4148" w:rsidTr="2C415AD7" w14:paraId="5F5E6105" w14:textId="77777777">
+      <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="2C415AD7">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00250DC4" w:rsidR="00CF4148" w:rsidP="00CF4148" w:rsidRDefault="00C46F79" w14:paraId="45D389E8" w14:textId="733AB41E">
+          <w:p w14:paraId="45D389E8" w14:textId="733AB41E" w:rsidR="00CF4148" w:rsidRPr="00250DC4" w:rsidRDefault="00C46F79" w:rsidP="00CF4148">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
+              <w:r>
+                <w:t>OFFICIAL</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B57329" w:rsidR="00AD784C" w:rsidP="002365B4" w:rsidRDefault="00AD784C" w14:paraId="0CBF5D9A" w14:textId="153295C1">
+    <w:p w14:paraId="0CBF5D9A" w14:textId="153295C1" w:rsidR="00AD784C" w:rsidRPr="00B57329" w:rsidRDefault="00AD784C" w:rsidP="002365B4">
       <w:pPr>
         <w:pStyle w:val="TOCheadingfactsheet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57329">
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00AD784C" w14:paraId="6E7DFB62" w14:textId="513FAEDC">
+    <w:p w14:paraId="640F0468" w14:textId="214BB7BF" w:rsidR="00234634" w:rsidRDefault="00AD784C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014343">
-        <w:r w:rsidRPr="00630AEC" w:rsidR="00A75D66">
+      <w:hyperlink w:anchor="_Toc228271901" w:history="1">
+        <w:r w:rsidR="00234634" w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>About the Victorian Carer Card</w:t>
         </w:r>
-        <w:r w:rsidR="00A75D66">
+        <w:r w:rsidR="00234634">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A75D66">
+        <w:r w:rsidR="00234634">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A75D66">
+        <w:r w:rsidR="00234634">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014343 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271901 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00A75D66">
+        <w:r w:rsidR="00234634">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00A75D66">
+        <w:r w:rsidR="00234634">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A75D66">
+        <w:r w:rsidR="00234634">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00A75D66">
+        <w:r w:rsidR="00234634">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="7221D583" w14:textId="6BBFEDAD">
+    <w:p w14:paraId="2F28F2D5" w14:textId="343A0BC9" w:rsidR="00234634" w:rsidRDefault="00234634">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014344">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271902" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Discounts and benefits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014344 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271902 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="1708E69F" w14:textId="5D7B38EF">
+    <w:p w14:paraId="50F8A22E" w14:textId="6C53F8B1" w:rsidR="00234634" w:rsidRDefault="00234634">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014345">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271903" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Who is eligible</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014345 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271903 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="4B84281E" w14:textId="5E43419B">
+    <w:p w14:paraId="6D729F84" w14:textId="6B00C5A0" w:rsidR="00234634" w:rsidRDefault="00234634">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014346">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271904" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ways to confirm you are a primary carer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014346 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271904 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="2803F63E" w14:textId="7C46E115">
+    <w:p w14:paraId="615E7EDE" w14:textId="011250E9" w:rsidR="00234634" w:rsidRDefault="00234634">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014347">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271905" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Evidence foster and kinship carers can use</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014347 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271905 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="3B0A7F37" w14:textId="1D79A979">
+    <w:p w14:paraId="0135E47E" w14:textId="17E11CD8" w:rsidR="00234634" w:rsidRDefault="00234634">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014348">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271906" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Evidence young carers can use</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014348 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271906 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="1CBF40E4" w14:textId="1A4CF70E">
+    <w:p w14:paraId="0B8B6116" w14:textId="03611D7C" w:rsidR="00234634" w:rsidRDefault="00234634">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014349">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271907" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to apply</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014349 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271907 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D183C04" w14:textId="13E5B53D" w:rsidR="00234634" w:rsidRDefault="00234634">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228271908" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Step 1: Check you are eligible for a Victorian Carer Card</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271908 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25C3658C" w14:textId="71BDEE17" w:rsidR="00234634" w:rsidRDefault="00234634">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228271909" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Step 2: Get the information or documents you need to confirm you are eligible</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271909 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="541B5FEF" w14:textId="78119C63" w:rsidR="00234634" w:rsidRDefault="00234634">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228271910" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Step 3: Complete the application form</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271910 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="393C36E1" w14:textId="3C41C7FE" w:rsidR="00234634" w:rsidRDefault="00234634">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228271911" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>What happens next?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271911 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="7029317C" w14:textId="638AD15F">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="56123486" w14:textId="62191F82" w:rsidR="00234634" w:rsidRDefault="00234634">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014350">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271912" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Step 1: Check you are eligible for a Victorian Carer Card</w:t>
+          <w:t>Get help or more information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014350 \h </w:instrText>
-[...185 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014353 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271912 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="7B3E807D" w14:textId="64FD747E">
+    <w:p w14:paraId="1375C9E8" w14:textId="79F0BD54" w:rsidR="00234634" w:rsidRDefault="00234634">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014354">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271913" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Get help or more information</w:t>
+          <w:t>Attachment 1: Documents you can use to confirm eligibility</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014354 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271913 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="27D43D90" w14:textId="22A0E9BC">
+    <w:p w14:paraId="28CF78DD" w14:textId="3C8A447D" w:rsidR="00234634" w:rsidRDefault="00234634">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc209014355">
-        <w:r w:rsidRPr="00630AEC">
+      <w:hyperlink w:anchor="_Toc228271914" w:history="1">
+        <w:r w:rsidRPr="00B009E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Attachment 1: Documents you can use to show eligibility</w:t>
+          <w:t>Attachment 2: Authorised professionals that can confirm eligibility</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209014355 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228271914 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A75D66" w:rsidRDefault="00A75D66" w14:paraId="144A846C" w14:textId="5DCCCDD9">
-[...62 lines deleted...]
-    <w:p w:rsidR="007173CA" w:rsidP="00D079AA" w:rsidRDefault="00AD784C" w14:paraId="623B2D43" w14:textId="0D2CE0F5">
+    <w:p w14:paraId="623B2D43" w14:textId="3A5C76E0" w:rsidR="007173CA" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00580394" w:rsidP="007173CA" w:rsidRDefault="00580394" w14:paraId="33B8F685" w14:textId="77777777">
+    <w:p w14:paraId="33B8F685" w14:textId="77777777" w:rsidR="00580394" w:rsidRDefault="00580394" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="1588DE10" w14:textId="77777777">
+    <w:p w14:paraId="1588DE10" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="47C53C18" w14:textId="77777777">
+    <w:p w14:paraId="47C53C18" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="19AEC277" w14:textId="77777777">
+    <w:p w14:paraId="19AEC277" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="6A8F2F0B" w14:textId="77777777">
+    <w:p w14:paraId="6A8F2F0B" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="0D23EB76" w14:textId="77777777">
+    <w:p w14:paraId="0D23EB76" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="238D1131" w14:textId="77777777">
+    <w:p w14:paraId="238D1131" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="2E025768" w14:textId="77777777">
+    <w:p w14:paraId="2E025768" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="7082C1BE" w14:textId="77777777">
+    <w:p w14:paraId="7082C1BE" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="3A77617D" w:rsidP="3A77617D" w:rsidRDefault="3A77617D" w14:paraId="5501A33C" w14:textId="1D4063CD">
+    <w:p w14:paraId="5501A33C" w14:textId="1D4063CD" w:rsidR="3A77617D" w:rsidRDefault="3A77617D" w:rsidP="3A77617D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="7B0471B3" w14:textId="77777777">
+    <w:p w14:paraId="7B0471B3" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="0D7E77FB" w14:textId="77777777">
+    <w:p w14:paraId="0D7E77FB" w14:textId="77777777" w:rsidR="00585D17" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B519CD" w:rsidR="00585D17" w:rsidP="007173CA" w:rsidRDefault="00585D17" w14:paraId="13445742" w14:textId="77777777">
+    <w:p w14:paraId="13445742" w14:textId="77777777" w:rsidR="00585D17" w:rsidRPr="00B519CD" w:rsidRDefault="00585D17" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidRPr="00B519CD" w:rsidR="00585D17" w:rsidSect="00593A99">
+        <w:sectPr w:rsidR="00585D17" w:rsidRPr="00B519CD" w:rsidSect="00593A99">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00643BB8" w:rsidR="00643BB8" w:rsidP="00643BB8" w:rsidRDefault="00643BB8" w14:paraId="3E02273D" w14:textId="7C7B5DF0">
+    <w:p w14:paraId="3E02273D" w14:textId="7C7B5DF0" w:rsidR="00643BB8" w:rsidRPr="00643BB8" w:rsidRDefault="00643BB8" w:rsidP="00643BB8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014343" w:id="0"/>
-      <w:bookmarkStart w:name="_Toc208950766" w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc208950766"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc228271901"/>
       <w:r w:rsidRPr="00643BB8">
+        <w:lastRenderedPageBreak/>
         <w:t>About the Victorian Carer Card</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00131C78" w:rsidR="006E3E38" w:rsidP="005C2D76" w:rsidRDefault="006E3E38" w14:paraId="6A633BF2" w14:textId="7B9685BF">
+    <w:p w14:paraId="6A633BF2" w14:textId="7B9685BF" w:rsidR="006E3E38" w:rsidRPr="00131C78" w:rsidRDefault="006E3E38" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00131C78">
         <w:t>Carers make an invaluable contribution to our community and the people they care for.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00131C78" w:rsidR="005C2D76" w:rsidP="005C2D76" w:rsidRDefault="006E3E38" w14:paraId="679F17DC" w14:textId="7A09676D">
+    <w:p w14:paraId="679F17DC" w14:textId="7A09676D" w:rsidR="005C2D76" w:rsidRPr="00131C78" w:rsidRDefault="006E3E38" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t>npaid primary carers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> come from</w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t xml:space="preserve"> all ages and circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00131C78" w:rsidP="005C2D76" w:rsidRDefault="00131C78" w14:paraId="3D7A1BDC" w14:textId="2EF90686">
+    <w:p w14:paraId="3D7A1BDC" w14:textId="2EF90686" w:rsidR="00131C78" w:rsidRDefault="00131C78" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00355FCD">
         <w:t xml:space="preserve">Victorian </w:t>
       </w:r>
       <w:r>
         <w:t>Carer Card recognises the incredible unpaid work that carers do in our community.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3E38" w:rsidP="005C2D76" w:rsidRDefault="005C2D76" w14:paraId="1DCF312A" w14:textId="71DC600C">
+    <w:p w14:paraId="1DCF312A" w14:textId="71DC600C" w:rsidR="006E3E38" w:rsidRDefault="005C2D76" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Victorian Carer Card </w:t>
       </w:r>
       <w:r w:rsidR="006E3E38">
         <w:t xml:space="preserve">gives eligible </w:t>
       </w:r>
       <w:r w:rsidR="00387B73">
         <w:t xml:space="preserve">unpaid primary </w:t>
       </w:r>
       <w:r w:rsidR="006E3E38">
         <w:t>carers access to a wide range of discounts at thousands of businesses. E</w:t>
       </w:r>
       <w:r>
         <w:t>ligible carers</w:t>
       </w:r>
       <w:r w:rsidR="006E3E38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE00EF">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="006E3E38">
         <w:t>include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3E38" w:rsidP="006E3E38" w:rsidRDefault="002A12B0" w14:paraId="33A68395" w14:textId="7A7BE3D7">
+    <w:p w14:paraId="33A68395" w14:textId="7A7BE3D7" w:rsidR="006E3E38" w:rsidRDefault="002A12B0" w:rsidP="006E3E38">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>state</w:t>
       </w:r>
       <w:r w:rsidR="006B6DBD">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">registered </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t>foster carers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3E38" w:rsidP="006E3E38" w:rsidRDefault="005C2D76" w14:paraId="789C0BBB" w14:textId="5021DA2B">
+    <w:p w14:paraId="789C0BBB" w14:textId="5021DA2B" w:rsidR="006E3E38" w:rsidRDefault="005C2D76" w:rsidP="006E3E38">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>kinship carers</w:t>
       </w:r>
       <w:r w:rsidR="002A12B0">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007B6F9E">
         <w:t>formal or informal)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E3E38" w:rsidRDefault="005C2D76" w14:paraId="249B2AD2" w14:textId="509369B5">
+    <w:p w14:paraId="249B2AD2" w14:textId="509369B5" w:rsidR="006E3E38" w:rsidRDefault="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>respite carers</w:t>
       </w:r>
       <w:r w:rsidR="007B6F9E">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t>permanent carers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643BB8" w:rsidP="000B71EF" w:rsidRDefault="3DAA29C2" w14:paraId="1F2F2418" w14:textId="4BC70C12">
+    <w:p w14:paraId="1F2F2418" w14:textId="4BC70C12" w:rsidR="00643BB8" w:rsidRDefault="3DAA29C2" w:rsidP="000B71EF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="38954FFF">
         <w:t>Victorian Carer Card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is valid for 5 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C57AB" w:rsidR="002C57AB" w:rsidP="002C57AB" w:rsidRDefault="002C57AB" w14:paraId="2430A01B" w14:textId="4F043C05">
+    <w:p w14:paraId="2430A01B" w14:textId="2DA9F411" w:rsidR="002C57AB" w:rsidRPr="002C57AB" w:rsidRDefault="002C57AB" w:rsidP="002C57AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="006E3E38" w:rsidP="000B71EF" w:rsidRDefault="00797BDB" w14:paraId="770F3098" w14:textId="5EF13170">
+    </w:p>
+    <w:p w14:paraId="770F3098" w14:textId="5EF13170" w:rsidR="006E3E38" w:rsidRDefault="00797BDB" w:rsidP="000B71EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014344" w:id="2"/>
-      <w:bookmarkStart w:name="_Toc208950767" w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc208950767"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc228271902"/>
       <w:r>
         <w:t>Discount</w:t>
       </w:r>
       <w:r w:rsidR="190572A9">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="006017A6">
         <w:t>benefits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="006E3E38" w:rsidP="006E3E38" w:rsidRDefault="00402261" w14:paraId="5B76ACD6" w14:textId="6291DD95">
+    <w:p w14:paraId="5B76ACD6" w14:textId="6291DD95" w:rsidR="006E3E38" w:rsidRDefault="00402261" w:rsidP="006E3E38">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Victorian Carer Card</w:t>
       </w:r>
       <w:r w:rsidR="006E3E38">
         <w:t xml:space="preserve"> holders can get </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t>discounts</w:t>
       </w:r>
       <w:r w:rsidR="00254F10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t>at thousands of participating businesses</w:t>
       </w:r>
       <w:r w:rsidR="005F0C6A">
         <w:t>, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="417ADFAF" w:rsidP="2C415AD7" w:rsidRDefault="0DC83E97" w14:paraId="5A79C708" w14:textId="6D21486D">
+    <w:p w14:paraId="5A79C708" w14:textId="6D21486D" w:rsidR="417ADFAF" w:rsidRDefault="0DC83E97" w:rsidP="2C415AD7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C415AD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5% discount on Everyday WISH gift cards - valid at Big W, Woolworths and EG Ampol fuel outlets</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C415AD7" w:rsidR="002C57AB">
+      <w:r w:rsidR="002C57AB" w:rsidRPr="2C415AD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0DC83E97" w:rsidP="00813D71" w:rsidRDefault="0DC83E97" w14:paraId="1A09F782" w14:textId="2809F2AF">
+    <w:p w14:paraId="1A09F782" w14:textId="2809F2AF" w:rsidR="0DC83E97" w:rsidRDefault="0DC83E97" w:rsidP="00813D71">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0CCE57A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Up to 5% discount on a range of e-gift cards (including JB Hi-Fi, Myer, Priceline and The Card Network)</w:t>
       </w:r>
       <w:r w:rsidR="002C57AB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0DC83E97" w:rsidP="00813D71" w:rsidRDefault="0DC83E97" w14:paraId="4020BA2A" w14:textId="20AFE464">
+    <w:p w14:paraId="4020BA2A" w14:textId="20AFE464" w:rsidR="0DC83E97" w:rsidRDefault="0DC83E97" w:rsidP="00813D71">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0CCE57A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5% discount on IGA gift cards</w:t>
       </w:r>
       <w:r w:rsidR="002C57AB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0DC83E97" w:rsidP="00813D71" w:rsidRDefault="0DC83E97" w14:paraId="030D83B5" w14:textId="16D98861">
+    <w:p w14:paraId="030D83B5" w14:textId="16D98861" w:rsidR="0DC83E97" w:rsidRDefault="0DC83E97" w:rsidP="00813D71">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0CCE57A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5% discount on Metcash Shop Local gift cards – valid at IGA, Mitre 10, Home Hardware, Total Tools and Thrifty Link</w:t>
       </w:r>
       <w:r w:rsidR="002C57AB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C57AB" w:rsidR="0CCE57A0" w:rsidP="2C415AD7" w:rsidRDefault="0DC83E97" w14:paraId="03AA1156" w14:textId="6D2E7A2E">
+    <w:p w14:paraId="03AA1156" w14:textId="6D2E7A2E" w:rsidR="0CCE57A0" w:rsidRPr="002C57AB" w:rsidRDefault="0DC83E97" w:rsidP="2C415AD7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C415AD7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Save 4c per litre on petrol at participating United petrol stations with the free United Fuel app.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00254F10" w:rsidP="006E3E38" w:rsidRDefault="00254F10" w14:paraId="2006B28A" w14:textId="212C7024">
+    <w:p w14:paraId="2006B28A" w14:textId="212C7024" w:rsidR="00254F10" w:rsidRDefault="00254F10" w:rsidP="006E3E38">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can also get discounts on </w:t>
       </w:r>
       <w:r w:rsidRPr="00254F10">
         <w:t>Victorian public transport</w:t>
       </w:r>
       <w:r>
         <w:t>, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="00A34D94" w:rsidRDefault="00A34D94" w14:paraId="45D11B20" w14:textId="4919973B">
+    <w:p w14:paraId="45D11B20" w14:textId="16F0EBE9" w:rsidR="005C2D76" w:rsidRDefault="00A34D94" w:rsidP="00A34D94">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">concession </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t>fares</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="005C2D76" w:rsidRDefault="005C2D76" w14:paraId="020A7238" w14:textId="75CB818E">
+      <w:r w:rsidR="004C4C0D">
+        <w:t xml:space="preserve"> using</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40CA2">
+        <w:t xml:space="preserve"> a carer myki</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020A7238" w14:textId="735414E8" w:rsidR="005C2D76" w:rsidRDefault="005C2D76" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">free weekend travel across </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="005C2D76" w:rsidP="005C2D76" w:rsidRDefault="00254F10" w14:paraId="65CC8EC8" w14:textId="4C021853">
+        <w:t>free weekend travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2832A06C" w14:textId="155C6B0C" w:rsidR="00AF1104" w:rsidRDefault="00AF1104" w:rsidP="00AF1104">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t>free travel within Victoria during National Carers Week (held in October)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CC8EC8" w14:textId="4C021853" w:rsidR="005C2D76" w:rsidRDefault="00254F10" w:rsidP="005C2D76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">2 or 4 </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
-        <w:rPr/>
         <w:t>free off-peak travel vouchers each year</w:t>
       </w:r>
-      <w:r w:rsidR="00254F10">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
-        <w:rPr/>
         <w:t>(depending on where you live</w:t>
       </w:r>
       <w:r w:rsidR="00306546">
-        <w:rPr/>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00306546">
-        <w:rPr/>
         <w:t xml:space="preserve">when you </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
-        <w:rPr/>
         <w:t>regis</w:t>
       </w:r>
-      <w:r w:rsidR="00254F10">
-        <w:rPr/>
+      <w:r>
         <w:t>ter</w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
-        <w:rPr/>
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
-        <w:rPr/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ransport </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
-        <w:rPr/>
-[...11 lines deleted...]
-        <w:rPr/>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00254F10">
-        <w:rPr/>
+      <w:r>
         <w:t>ictoria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A5D60" w:rsidP="005C2D76" w:rsidRDefault="005C2D76" w14:paraId="2D21A8EC" w14:textId="46114740">
-[...13 lines deleted...]
-    <w:p w:rsidR="006955C7" w:rsidP="005F0C6A" w:rsidRDefault="005F0C6A" w14:paraId="54188CC3" w14:textId="05D854C8">
+    <w:p w14:paraId="54188CC3" w14:textId="05D854C8" w:rsidR="006955C7" w:rsidRDefault="005F0C6A" w:rsidP="005F0C6A">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007E2027">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: The discounts and participating businesses may change at any time and without notice. </w:t>
       </w:r>
       <w:r w:rsidRPr="00766B80">
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="006955C7">
         <w:t xml:space="preserve">find participating businesses and </w:t>
       </w:r>
       <w:r w:rsidRPr="00766B80">
         <w:t>check</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:t>current discounts</w:t>
       </w:r>
       <w:r w:rsidR="006955C7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0C6A" w:rsidP="007E2027" w:rsidRDefault="0EEA3FBE" w14:paraId="75CE363D" w14:textId="65321EB1">
+    <w:p w14:paraId="75CE363D" w14:textId="65321EB1" w:rsidR="005F0C6A" w:rsidRDefault="0EEA3FBE" w:rsidP="007E2027">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="1D5DF609">
         <w:t xml:space="preserve">ee the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="6B79DB10" w:rsidR="6A3A01D1">
+        <w:r w:rsidR="6A3A01D1" w:rsidRPr="6B79DB10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Victorian </w:t>
         </w:r>
-        <w:r w:rsidRPr="6B79DB10" w:rsidR="1D5DF609">
+        <w:r w:rsidR="1D5DF609" w:rsidRPr="6B79DB10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Carer Card website’s </w:t>
         </w:r>
-        <w:r w:rsidRPr="6B79DB10" w:rsidR="3F9478C9">
+        <w:r w:rsidR="3F9478C9" w:rsidRPr="6B79DB10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Discounts and benefits </w:t>
         </w:r>
-        <w:r w:rsidRPr="6B79DB10" w:rsidR="1D5DF609">
+        <w:r w:rsidR="1D5DF609" w:rsidRPr="6B79DB10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="1D5DF609">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA5099" w:rsidR="006955C7" w:rsidP="006955C7" w:rsidRDefault="006955C7" w14:paraId="2673EC93" w14:textId="2FD670D0">
+    <w:p w14:paraId="2673EC93" w14:textId="2FD670D0" w:rsidR="006955C7" w:rsidRPr="00AA5099" w:rsidRDefault="006955C7" w:rsidP="006955C7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="6B79DB10" w:rsidR="170F556F">
+        <w:r w:rsidR="170F556F" w:rsidRPr="6B79DB10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Victorian </w:t>
         </w:r>
         <w:r w:rsidRPr="6B79DB10">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Carer Card and Seniors Card discount directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006955C7" w:rsidP="006955C7" w:rsidRDefault="006955C7" w14:paraId="48479DB1" w14:textId="12D7DAD1">
+    <w:p w14:paraId="48479DB1" w14:textId="12D7DAD1" w:rsidR="006955C7" w:rsidRDefault="006955C7" w:rsidP="006955C7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Look out for the Victorian Carer Card ‘We Care’ Welcome Here sticker in store.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006955C7" w:rsidP="007E2027" w:rsidRDefault="5B6CED4C" w14:paraId="30BCB37F" w14:textId="63EB7FF0">
+    <w:p w14:paraId="30BCB37F" w14:textId="63EB7FF0" w:rsidR="006955C7" w:rsidRDefault="5B6CED4C" w:rsidP="007E2027">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Read the quarterly Victorian Carer Card e-newsletter (cardholders are automatically subscribed if they include their email</w:t>
       </w:r>
       <w:r w:rsidR="74A67E7B">
         <w:t xml:space="preserve"> address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in their application).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00643BB8" w:rsidR="00643BB8" w:rsidP="060EFC72" w:rsidRDefault="00643BB8" w14:paraId="2AC69665" w14:textId="65F88A23">
+    <w:p w14:paraId="2AC69665" w14:textId="65F88A23" w:rsidR="00643BB8" w:rsidRPr="00643BB8" w:rsidRDefault="00643BB8" w:rsidP="060EFC72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D7E30" w:rsidP="008A5D60" w:rsidRDefault="005C2D76" w14:paraId="6E97CFE3" w14:textId="1DE2F0BF">
+    <w:p w14:paraId="6E97CFE3" w14:textId="1DE2F0BF" w:rsidR="003D7E30" w:rsidRDefault="005C2D76" w:rsidP="008A5D60">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref203482229" w:id="4"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="_Toc208950768" w:id="6"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref203482229"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc208950768"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc228271903"/>
       <w:r w:rsidRPr="005C2D76">
+        <w:lastRenderedPageBreak/>
         <w:t>Who is eligible</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="008A5D60" w:rsidP="008A5D60" w:rsidRDefault="69B5DCAE" w14:paraId="40ED229D" w14:textId="4EF35FFD">
+    <w:p w14:paraId="40ED229D" w14:textId="4EF35FFD" w:rsidR="008A5D60" w:rsidRDefault="69B5DCAE" w:rsidP="008A5D60">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>To be eligible for a Victorian Carer Card you need</w:t>
       </w:r>
       <w:r w:rsidR="5D74E0AF">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C415AD7" w:rsidR="56D2C3A6">
+      <w:r w:rsidR="56D2C3A6" w:rsidRPr="2C415AD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>live in Victoria</w:t>
       </w:r>
       <w:r w:rsidR="56D2C3A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C415AD7" w:rsidR="56D2C3A6">
+      <w:r w:rsidR="56D2C3A6" w:rsidRPr="2C415AD7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="56D2C3A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>be:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00387B73" w:rsidP="005C2D76" w:rsidRDefault="000F3CFE" w14:paraId="011CD8B2" w14:textId="176A32D3">
+    <w:p w14:paraId="011CD8B2" w14:textId="176A32D3" w:rsidR="00387B73" w:rsidRDefault="000F3CFE" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>An unpaid</w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+      <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>primary</w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t xml:space="preserve"> carer of</w:t>
       </w:r>
       <w:r w:rsidR="00387B73">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00387B73" w:rsidP="00387B73" w:rsidRDefault="7FC49669" w14:paraId="2A8BE238" w14:textId="55877F7F">
+    <w:p w14:paraId="2A8BE238" w14:textId="55877F7F" w:rsidR="00387B73" w:rsidRDefault="7FC49669" w:rsidP="00387B73">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>a person with disability</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00387B73" w:rsidP="00387B73" w:rsidRDefault="00387B73" w14:paraId="4B1FAFF5" w14:textId="07BEAEE9">
+    <w:p w14:paraId="4B1FAFF5" w14:textId="07BEAEE9" w:rsidR="00387B73" w:rsidRDefault="00387B73" w:rsidP="00387B73">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">someone with </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t>a severe or chronic medical condition</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00387B73" w:rsidP="00387B73" w:rsidRDefault="00387B73" w14:paraId="07DDD8F0" w14:textId="3B856959">
+    <w:p w14:paraId="07DDD8F0" w14:textId="3B856959" w:rsidR="00387B73" w:rsidRDefault="00387B73" w:rsidP="00387B73">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">someone with </w:t>
       </w:r>
       <w:r w:rsidR="005C2D76">
         <w:t>mental illness</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00387B73" w:rsidP="00387B73" w:rsidRDefault="7FC49669" w14:paraId="3CDDC23D" w14:textId="29F57488">
+    <w:p w14:paraId="3CDDC23D" w14:textId="29F57488" w:rsidR="00387B73" w:rsidRDefault="7FC49669" w:rsidP="00387B73">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>an aged person with care needs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="009F5272" w:rsidRDefault="34BFC3F4" w14:paraId="49F04E44" w14:textId="56714A79">
+    <w:p w14:paraId="49F04E44" w14:textId="56714A79" w:rsidR="005C2D76" w:rsidRDefault="34BFC3F4" w:rsidP="009F5272">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>a person with a terminal illness</w:t>
       </w:r>
       <w:r w:rsidR="0BED53BA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="1EE88DE0">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010025B" w:rsidP="005C2D76" w:rsidRDefault="3C909BF5" w14:paraId="71394FAE" w14:textId="7966543D">
+    <w:p w14:paraId="71394FAE" w14:textId="7966543D" w:rsidR="0010025B" w:rsidRDefault="3C909BF5" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>someone caring for a child who cannot live with their parents:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010025B" w:rsidP="0010025B" w:rsidRDefault="7FC49669" w14:paraId="086DE7A7" w14:textId="57365207">
+    <w:p w14:paraId="086DE7A7" w14:textId="57365207" w:rsidR="0010025B" w:rsidRDefault="7FC49669" w:rsidP="0010025B">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>a state</w:t>
       </w:r>
       <w:r w:rsidR="3A4CFE6A">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>registered foster carer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010025B" w:rsidP="0010025B" w:rsidRDefault="005C2D76" w14:paraId="03FDBE39" w14:textId="63DDA4D2">
+    <w:p w14:paraId="03FDBE39" w14:textId="63DDA4D2" w:rsidR="0010025B" w:rsidRDefault="005C2D76" w:rsidP="0010025B">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a kinship carer (formal </w:t>
       </w:r>
       <w:r w:rsidR="0010025B">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:t>informal</w:t>
       </w:r>
       <w:r w:rsidR="0010025B">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="009F5272" w:rsidRDefault="7FC49669" w14:paraId="22F7748D" w14:textId="2EC96B70">
+    <w:p w14:paraId="22F7748D" w14:textId="2EC96B70" w:rsidR="005C2D76" w:rsidRDefault="7FC49669" w:rsidP="009F5272">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>respite or permanent carer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="009F5272" w:rsidRDefault="003F1D73" w14:paraId="4697B128" w14:textId="28622DBD">
+    <w:p w14:paraId="4697B128" w14:textId="28622DBD" w:rsidR="005C2D76" w:rsidRDefault="003F1D73" w:rsidP="009F5272">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+      <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
         <w:t xml:space="preserve">primary care is </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+      <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>shared</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+      <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">by 2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+      <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
         <w:t xml:space="preserve">carers, both </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">carers </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C2D76" w:rsidR="005C2D76">
+      <w:r w:rsidR="005C2D76" w:rsidRPr="005C2D76">
         <w:t xml:space="preserve">may be eligible for a </w:t>
       </w:r>
       <w:r w:rsidR="00402261">
         <w:t>Victorian Carer Card</w:t>
       </w:r>
       <w:r>
         <w:t>. For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="005C2D76" w:rsidRDefault="4A81DFF4" w14:paraId="370D178B" w14:textId="2267D690">
+    <w:p w14:paraId="370D178B" w14:textId="2267D690" w:rsidR="005C2D76" w:rsidRDefault="4A81DFF4" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="7FC49669">
         <w:t>carers shar</w:t>
       </w:r>
       <w:r w:rsidR="698E82BA">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="7FC49669">
         <w:t xml:space="preserve"> primary care of a person with care support needs</w:t>
       </w:r>
       <w:r w:rsidR="698E82BA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="7FC49669">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="698E82BA">
         <w:t xml:space="preserve">This includes young carers caring for another family member. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413690" w:rsidP="2C7A508F" w:rsidRDefault="000F4633" w14:paraId="02EC9E91" w14:textId="1FCB94C3">
+    <w:p w14:paraId="02EC9E91" w14:textId="1FCB94C3" w:rsidR="00413690" w:rsidRDefault="000F4633" w:rsidP="2C7A508F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="7FC49669">
         <w:t>foster, kinship or permanent carers shar</w:t>
       </w:r>
       <w:r w:rsidR="698E82BA">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="7FC49669">
         <w:t xml:space="preserve"> primary care of a child who </w:t>
       </w:r>
       <w:r w:rsidR="698E82BA">
         <w:t xml:space="preserve">cannot </w:t>
       </w:r>
       <w:r w:rsidR="7FC49669">
         <w:t>live with their parents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413690" w:rsidP="009F5272" w:rsidRDefault="00413690" w14:paraId="392581AA" w14:textId="58E8714D">
+    <w:p w14:paraId="392581AA" w14:textId="58E8714D" w:rsidR="00413690" w:rsidRDefault="00413690" w:rsidP="009F5272">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r w:rsidRPr="00254646">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00254646">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Paid carers are not eligible</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for a </w:t>
       </w:r>
       <w:r w:rsidR="00402261">
         <w:t>Victorian Carer Card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Paid carers include: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413690" w:rsidP="00413690" w:rsidRDefault="00413690" w14:paraId="6EEC1DA3" w14:textId="77777777">
+    <w:p w14:paraId="6EEC1DA3" w14:textId="77777777" w:rsidR="00413690" w:rsidRDefault="00413690" w:rsidP="00413690">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005C2D76">
         <w:t>aged care workers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413690" w:rsidP="00413690" w:rsidRDefault="00413690" w14:paraId="7339EFF8" w14:textId="77777777">
+    <w:p w14:paraId="7339EFF8" w14:textId="77777777" w:rsidR="00413690" w:rsidRDefault="00413690" w:rsidP="00413690">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005C2D76">
         <w:t>disability support workers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413690" w:rsidP="00413690" w:rsidRDefault="00413690" w14:paraId="10B803BE" w14:textId="77777777">
+    <w:p w14:paraId="10B803BE" w14:textId="77777777" w:rsidR="00413690" w:rsidRDefault="00413690" w:rsidP="00413690">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005C2D76">
         <w:t>home care workers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="00413690" w:rsidRDefault="00413690" w14:paraId="3FBB6AAF" w14:textId="0ACB4EB5">
+    <w:p w14:paraId="3FBB6AAF" w14:textId="0ACB4EB5" w:rsidR="005C2D76" w:rsidRDefault="00413690" w:rsidP="00413690">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005C2D76">
         <w:t>personal care workers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A13DA" w:rsidP="009F5272" w:rsidRDefault="00C46F79" w14:paraId="0ECACDFA" w14:textId="32A608F3">
+    <w:p w14:paraId="0ECACDFA" w14:textId="32A608F3" w:rsidR="008A13DA" w:rsidRDefault="00C46F79" w:rsidP="009F5272">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008A13DA">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B624A" w:rsidR="008A13DA">
+      <w:r w:rsidR="008A13DA" w:rsidRPr="004B624A">
         <w:t>Joint carers eligibility example</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Bluecasestudy"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10204"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00355FCD" w:rsidR="005C2D76" w:rsidTr="68F4F540" w14:paraId="073D2EE7" w14:textId="77777777">
+      <w:tr w:rsidR="005C2D76" w:rsidRPr="00355FCD" w14:paraId="2BE74FA9" w14:textId="77777777" w:rsidTr="68F4F540">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10204" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009F5272" w:rsidR="005C2D76" w:rsidP="009F5272" w:rsidRDefault="005C2D76" w14:paraId="0D155A7D" w14:textId="4DEFB44A">
+          <w:p w14:paraId="15639606" w14:textId="77777777" w:rsidR="00FA6565" w:rsidRPr="00FA6565" w:rsidRDefault="00FA6565" w:rsidP="005C2D76">
             <w:pPr>
-              <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
+              <w:pStyle w:val="Body"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="17"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5272">
+            <w:r w:rsidRPr="00FA6565">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Patricia, </w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Patricia, Stephanie and Michael</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F5272" w:rsidR="00F2796E">
-[...9 lines deleted...]
-              <w:t>Michael</w:t>
+            <w:r w:rsidRPr="00FA6565">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w:rsidRPr="009F5272" w:rsidR="005C2D76" w:rsidP="005C2D76" w:rsidRDefault="7FC49669" w14:paraId="7C470064" w14:textId="14D1EB69">
+          <w:p w14:paraId="7C470064" w14:textId="0CD65410" w:rsidR="005C2D76" w:rsidRPr="009F5272" w:rsidRDefault="7FC49669" w:rsidP="005C2D76">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="7FC49669">
+            <w:r w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Patricia has </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="7FC49669">
+            <w:r w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>children</w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="7FC49669">
+            <w:r w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Michael </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="7FC49669">
+            <w:r w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="482EC256">
+            <w:r w:rsidR="482EC256" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>years</w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="482EC256">
+            <w:r w:rsidR="482EC256" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="309B499A">
+            <w:r w:rsidR="309B499A" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>old,</w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="7FC49669">
+            <w:r w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">and Stephanie </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="7FC49669">
+            <w:r w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="482EC256">
+            <w:r w:rsidR="482EC256" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>years</w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="482EC256">
+            <w:r w:rsidR="482EC256" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>old</w:t>
             </w:r>
-            <w:r w:rsidRPr="68F4F540" w:rsidR="7FC49669">
+            <w:r w:rsidRPr="68F4F540">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009F5272" w:rsidR="002D2BCD" w:rsidP="005C2D76" w:rsidRDefault="7FC49669" w14:paraId="3B87B0CA" w14:textId="5EB9B1F3">
+          <w:p w14:paraId="3B87B0CA" w14:textId="5EB9B1F3" w:rsidR="002D2BCD" w:rsidRPr="009F5272" w:rsidRDefault="7FC49669" w:rsidP="005C2D76">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Michael has diabetes and autism</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C7A508F" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="2C7A508F" w:rsidR="04314182">
+            <w:r w:rsidR="04314182" w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">He </w:t>
             </w:r>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>needs full-time care.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009F5272" w:rsidR="00413690" w:rsidP="005C2D76" w:rsidRDefault="002D2BCD" w14:paraId="7963A676" w14:textId="790EBE90">
+          <w:p w14:paraId="7963A676" w14:textId="790EBE90" w:rsidR="00413690" w:rsidRPr="009F5272" w:rsidRDefault="002D2BCD" w:rsidP="005C2D76">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>s his mother</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Patricia </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>care</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Michael most of the time. </w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">hen Patricia is at work or out shopping, Stephanie cares for her brother. Each weekday, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00413690">
+            <w:r w:rsidR="00413690" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Stephanie cares for Michael until Patricia gets home at 6:30 pm. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Stephanie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00413690">
+            <w:r w:rsidR="00413690" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009F5272" w:rsidR="00413690" w:rsidP="00413690" w:rsidRDefault="00413690" w14:paraId="7557C4BC" w14:textId="634ECE02">
+          <w:p w14:paraId="7557C4BC" w14:textId="634ECE02" w:rsidR="00413690" w:rsidRPr="009F5272" w:rsidRDefault="00413690" w:rsidP="00413690">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>gets</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Michael from school</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009F5272" w:rsidR="00413690" w:rsidP="00413690" w:rsidRDefault="00413690" w14:paraId="1A79655C" w14:textId="0F036787">
+          <w:p w14:paraId="1A79655C" w14:textId="0F036787" w:rsidR="00413690" w:rsidRPr="009F5272" w:rsidRDefault="00413690" w:rsidP="00413690">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">makes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="005C2D76">
+            <w:r w:rsidR="005C2D76" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>his afternoon snacks</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009F5272" w:rsidR="00413690" w:rsidP="009F5272" w:rsidRDefault="005C2D76" w14:paraId="7F89224F" w14:textId="0807489D">
+          <w:p w14:paraId="7F89224F" w14:textId="0807489D" w:rsidR="00413690" w:rsidRPr="009F5272" w:rsidRDefault="005C2D76" w:rsidP="009F5272">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>engages him in activities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00413690">
+            <w:r w:rsidR="00413690" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005B5C1F" w:rsidR="00413690" w:rsidP="00413690" w:rsidRDefault="7FC49669" w14:paraId="3B0C7854" w14:textId="77777777">
+          <w:p w14:paraId="3B0C7854" w14:textId="77777777" w:rsidR="00413690" w:rsidRPr="005B5C1F" w:rsidRDefault="7FC49669" w:rsidP="00413690">
             <w:pPr>
               <w:pStyle w:val="Bodyafterbullets"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Patricia and Stephanie provide joint primary care for Michael.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005B5C1F" w:rsidR="005C2D76" w:rsidP="00413690" w:rsidRDefault="005C2D76" w14:paraId="513CFDF4" w14:textId="1471F432">
+          <w:p w14:paraId="513CFDF4" w14:textId="1471F432" w:rsidR="005C2D76" w:rsidRPr="005B5C1F" w:rsidRDefault="005C2D76" w:rsidP="00413690">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Both are eligible for a Victorian Carer Card.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00766B80" w:rsidRDefault="00766B80" w14:paraId="373E9581" w14:textId="46697E83">
+    <w:p w14:paraId="373E9581" w14:textId="46697E83" w:rsidR="00766B80" w:rsidRDefault="00766B80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00766B80" w:rsidRDefault="00766B80" w14:paraId="58274074" w14:textId="77777777">
+    <w:p w14:paraId="58274074" w14:textId="77777777" w:rsidR="00766B80" w:rsidRDefault="00766B80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00C5314C" w:rsidRDefault="00766B80" w14:paraId="28B86E3A" w14:textId="324733EA">
+    <w:p w14:paraId="28B86E3A" w14:textId="324733EA" w:rsidR="00D25330" w:rsidRDefault="00766B80" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref203497910" w:id="7"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="7" w:name="_Ref203497910"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc208950769"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc228271904"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ways to </w:t>
       </w:r>
       <w:r w:rsidR="006522BE">
         <w:t xml:space="preserve">confirm </w:t>
       </w:r>
       <w:r>
         <w:t>you are a primary carer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="00413690" w:rsidR="00413690" w:rsidP="00C5314C" w:rsidRDefault="00413690" w14:paraId="2F93A765" w14:textId="307CF4A8">
+    <w:p w14:paraId="2F93A765" w14:textId="307CF4A8" w:rsidR="00413690" w:rsidRPr="00413690" w:rsidRDefault="00413690" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>a number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ways to </w:t>
       </w:r>
       <w:r w:rsidR="7F4BD189">
         <w:t>confirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you are an eligible primary carer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00C5314C" w:rsidRDefault="00D51CBC" w14:paraId="473B5370" w14:textId="4705217E">
+    <w:p w14:paraId="473B5370" w14:textId="4705217E" w:rsidR="00D25330" w:rsidRDefault="00D51CBC" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide your </w:t>
       </w:r>
-      <w:r w:rsidRPr="060EFC72" w:rsidR="00D25330">
+      <w:r w:rsidR="00D25330" w:rsidRPr="060EFC72">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Centrelink Customer Reference Number (CRN)</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">confirm you get </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>Centrelink carer allowance or carer payment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00C5314C" w:rsidRDefault="00D51CBC" w14:paraId="2E1131A4" w14:textId="2C97837B">
+    <w:p w14:paraId="2E1131A4" w14:textId="2C97837B" w:rsidR="00D51CBC" w:rsidRDefault="00D51CBC" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidRPr="060EFC72" w:rsidR="00D25330">
+      <w:r w:rsidR="00D25330" w:rsidRPr="060EFC72">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Department of Families, Fairness and Housing (DFFH) Vendor Number</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C41713">
         <w:t xml:space="preserve">(this is in the remittance advice </w:t>
       </w:r>
       <w:r w:rsidR="000267B5">
         <w:t xml:space="preserve">DFFH </w:t>
       </w:r>
       <w:r w:rsidR="00C41713">
         <w:t xml:space="preserve">sends you) </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>to confirm you are a</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00C5314C" w:rsidRDefault="00D25330" w14:paraId="4F49C9C7" w14:textId="12151289">
+    <w:p w14:paraId="4F49C9C7" w14:textId="12151289" w:rsidR="00D51CBC" w:rsidRDefault="00D25330" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>statutory registered foster</w:t>
       </w:r>
       <w:r w:rsidR="00D51CBC">
         <w:t xml:space="preserve"> carer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00C5314C" w:rsidRDefault="00D25330" w14:paraId="0DEFA8CF" w14:textId="78573277">
+    <w:p w14:paraId="0DEFA8CF" w14:textId="78573277" w:rsidR="00D51CBC" w:rsidRDefault="00D25330" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>kinship</w:t>
       </w:r>
       <w:r w:rsidR="00D51CBC">
         <w:t xml:space="preserve"> carer</w:t>
       </w:r>
       <w:r w:rsidR="00B749DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F4F67">
         <w:t>(formal only)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00C5314C" w:rsidRDefault="00D25330" w14:paraId="5B142178" w14:textId="77E50F63">
+    <w:p w14:paraId="5B142178" w14:textId="77E50F63" w:rsidR="00D51CBC" w:rsidRDefault="00D25330" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>respite</w:t>
       </w:r>
       <w:r w:rsidR="00D51CBC">
         <w:t xml:space="preserve"> carer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00C5314C" w:rsidRDefault="00D25330" w14:paraId="49FCCB66" w14:textId="0D78A44D">
+    <w:p w14:paraId="49FCCB66" w14:textId="0D78A44D" w:rsidR="00D25330" w:rsidRDefault="00D25330" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>permanent carer</w:t>
       </w:r>
       <w:r w:rsidR="00D51CBC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00C5314C" w:rsidRDefault="00D51CBC" w14:paraId="0213EE7C" w14:textId="63913F92">
+    <w:p w14:paraId="0213EE7C" w14:textId="63913F92" w:rsidR="00D25330" w:rsidRDefault="00D51CBC" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Include </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">a copy of a </w:t>
       </w:r>
-      <w:r w:rsidRPr="060EFC72" w:rsidR="00D25330">
+      <w:r w:rsidR="00D25330" w:rsidRPr="060EFC72">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>court order</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> confirming you have primary residential care as a kinship carer of a child or young person with care support needs</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00C5314C" w:rsidRDefault="00D51CBC" w14:paraId="0F5CDB05" w14:textId="7380DA54">
+    <w:p w14:paraId="0F5CDB05" w14:textId="7380DA54" w:rsidR="00D51CBC" w:rsidRDefault="00D51CBC" w:rsidP="00C5314C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Include </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5314C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>statutory declaration</w:t>
       </w:r>
       <w:r w:rsidR="002C57AB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">confirm you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>a primary carer for</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00D51CBC" w:rsidRDefault="00D25330" w14:paraId="68132612" w14:textId="44CF06FE">
+    <w:p w14:paraId="68132612" w14:textId="44CF06FE" w:rsidR="00D51CBC" w:rsidRDefault="00D25330" w:rsidP="00D51CBC">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>a person with disability</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00D51CBC" w:rsidRDefault="00D51CBC" w14:paraId="50CDDADC" w14:textId="39A8F457">
+    <w:p w14:paraId="50CDDADC" w14:textId="39A8F457" w:rsidR="00D51CBC" w:rsidRDefault="00D51CBC" w:rsidP="00D51CBC">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a person with a </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>severe or chronic medical condition</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00D51CBC" w:rsidRDefault="00D51CBC" w14:paraId="0C911E36" w14:textId="3E933BAD">
+    <w:p w14:paraId="0C911E36" w14:textId="3E933BAD" w:rsidR="00D51CBC" w:rsidRDefault="00D51CBC" w:rsidP="00D51CBC">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a person with </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>mental illness</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51CBC" w:rsidP="00D51CBC" w:rsidRDefault="00D51CBC" w14:paraId="1F362246" w14:textId="14ED31D4">
+    <w:p w14:paraId="1F362246" w14:textId="14ED31D4" w:rsidR="00D51CBC" w:rsidRDefault="00D51CBC" w:rsidP="00D51CBC">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a person with a </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>terminal illness</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00602DCA" w:rsidRDefault="00D25330" w14:paraId="51B0CA23" w14:textId="0F1C2419">
+    <w:p w14:paraId="51B0CA23" w14:textId="0F1C2419" w:rsidR="00D25330" w:rsidRDefault="00D25330" w:rsidP="00602DCA">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>an aged person with care needs</w:t>
       </w:r>
       <w:r w:rsidR="00D51CBC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00602DCA" w:rsidRDefault="00D51CBC" w14:paraId="06477850" w14:textId="2F3E1439">
+    <w:p w14:paraId="06477850" w14:textId="2F3E1439" w:rsidR="00D25330" w:rsidRDefault="00D51CBC" w:rsidP="00602DCA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00602DCA" w:rsidR="00D25330">
+      <w:r w:rsidR="00D25330" w:rsidRPr="00602DCA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>letter from your foster care or kinship care agency</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>, on agency letterhead, confirming you are a registered foster or kinship carer of a child unable to reside with their parents</w:t>
       </w:r>
       <w:r w:rsidR="006522BE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00D51CBC" w:rsidRDefault="00D51CBC" w14:paraId="7EDF4623" w14:textId="4FFBD736">
+    <w:p w14:paraId="7EDF4623" w14:textId="4FFBD736" w:rsidR="00D25330" w:rsidRDefault="00D51CBC" w:rsidP="00D51CBC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00602DCA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">signed declaration from </w:t>
       </w:r>
-      <w:r w:rsidRPr="00602DCA" w:rsidR="00D25330">
+      <w:r w:rsidR="00D25330" w:rsidRPr="00602DCA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>an authorised professional</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A13DA">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00402261">
         <w:t xml:space="preserve">see </w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t>Section 4</w:t>
       </w:r>
       <w:r w:rsidR="008A13DA">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> the Victorian Carer Card application form</w:t>
       </w:r>
       <w:r w:rsidR="008A13DA">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> verifying your status as a primary carer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00D25330">
+      <w:r w:rsidR="00D25330" w:rsidRPr="00802489">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="008A13DA">
+      <w:r w:rsidR="008A13DA" w:rsidRPr="00802489">
         <w:t xml:space="preserve">A list of authorised professionals is in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203502043 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0084116F" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="0084116F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>Attachment 2: Authorised professionals that can confirm eligibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="008A13DA">
+      <w:r w:rsidR="008A13DA" w:rsidRPr="00802489">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874757" w:rsidP="00D14134" w:rsidRDefault="00874757" w14:paraId="4B6D2639" w14:textId="566827F8">
+    <w:p w14:paraId="4B6D2639" w14:textId="566827F8" w:rsidR="00874757" w:rsidRDefault="00874757" w:rsidP="00D14134">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014347" w:id="10"/>
-      <w:bookmarkStart w:name="_Toc208950770" w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc208950770"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc228271905"/>
       <w:r>
         <w:t xml:space="preserve">Evidence </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>foster</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and kinship carers can use</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="008A13DA" w:rsidP="00D25330" w:rsidRDefault="3A4440B0" w14:paraId="6DEFC262" w14:textId="5F306843">
+    <w:p w14:paraId="6DEFC262" w14:textId="5F306843" w:rsidR="008A13DA" w:rsidRDefault="3A4440B0" w:rsidP="00D25330">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>State</w:t>
       </w:r>
       <w:r w:rsidR="0A6431FE">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">registered foster, kinship, respite and permanent carers </w:t>
       </w:r>
       <w:r w:rsidR="0A6431FE">
         <w:t xml:space="preserve">get </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">carer payments </w:t>
       </w:r>
       <w:r w:rsidR="0A6431FE">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r>
         <w:t>DFFH</w:t>
       </w:r>
       <w:r w:rsidR="0A6431FE">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0A6431FE">
         <w:t>DFFH gives these</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carers a vendor number</w:t>
       </w:r>
       <w:r w:rsidR="0A6431FE">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6B79DB10" w:rsidR="038A4490">
+      <w:r w:rsidR="038A4490" w:rsidRPr="6B79DB10">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This number can be found in the remittance advice </w:t>
       </w:r>
-      <w:r w:rsidRPr="6B79DB10" w:rsidR="1ADA57BD">
+      <w:r w:rsidR="1ADA57BD" w:rsidRPr="6B79DB10">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DFFH</w:t>
       </w:r>
-      <w:r w:rsidRPr="6B79DB10" w:rsidR="038A4490">
+      <w:r w:rsidR="038A4490" w:rsidRPr="6B79DB10">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sends you.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0CCE57A0" w:rsidR="038A4490">
+      <w:r w:rsidR="038A4490" w:rsidRPr="0CCE57A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="002C57AB" w:rsidRDefault="008A13DA" w14:paraId="53DB26B9" w14:textId="6DB5B722">
+    <w:p w14:paraId="53DB26B9" w14:textId="6DB5B722" w:rsidR="00D25330" w:rsidRDefault="008A13DA" w:rsidP="002C57AB">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are one of these carers, you can use your DFFH vendor number </w:t>
       </w:r>
       <w:r w:rsidR="429A11E8">
         <w:t>to confirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you are a</w:t>
       </w:r>
       <w:r w:rsidR="0C050358">
         <w:t>n unpaid</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> primary carer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00D25330" w:rsidRDefault="008A13DA" w14:paraId="19696FCF" w14:textId="15EDC542">
+    <w:p w14:paraId="19696FCF" w14:textId="15EDC542" w:rsidR="00D25330" w:rsidRDefault="008A13DA" w:rsidP="00D25330">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">primary care is shared between </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>foster</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>kinship parents:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00D25330" w:rsidRDefault="0E501883" w14:paraId="7CF3218D" w14:textId="6DFCFA92">
+    <w:p w14:paraId="7CF3218D" w14:textId="6DFCFA92" w:rsidR="00D25330" w:rsidRDefault="0E501883" w:rsidP="00D25330">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> carer can apply using the DFFH vendor number</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C0750D" w:rsidR="00D25330" w:rsidP="00D25330" w:rsidRDefault="00D25330" w14:paraId="165B17C2" w14:textId="38DCDAA6">
+    <w:p w14:paraId="165B17C2" w14:textId="38DCDAA6" w:rsidR="00D25330" w:rsidRPr="00C0750D" w:rsidRDefault="00D25330" w:rsidP="00D25330">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0750D">
         <w:t>the other carer can apply using a letter from their registered foster care or kinship care agency confirming they are a foster</w:t>
       </w:r>
       <w:r w:rsidR="008A13DA">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0750D">
         <w:t>kinship carer. The letter must be on the agency’s letterhead</w:t>
       </w:r>
       <w:r w:rsidR="008A13DA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="0002438B" w:rsidRDefault="008A13DA" w14:paraId="3FAB38C8" w14:textId="097E5E9B">
+    <w:p w14:paraId="3FAB38C8" w14:textId="097E5E9B" w:rsidR="00D25330" w:rsidRDefault="008A13DA" w:rsidP="0002438B">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Or both</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> carers can apply using a </w:t>
       </w:r>
       <w:r w:rsidR="00A527B4">
         <w:t xml:space="preserve">statutory declaration </w:t>
       </w:r>
       <w:r w:rsidR="62B8B834">
         <w:t>to confirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> they are </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>primary carer</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F2796E" w:rsidR="00D25330" w:rsidP="0002438B" w:rsidRDefault="00F2796E" w14:paraId="46D98DBC" w14:textId="36101034">
+    <w:p w14:paraId="46D98DBC" w14:textId="36101034" w:rsidR="00D25330" w:rsidRPr="00F2796E" w:rsidRDefault="00F2796E" w:rsidP="0002438B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A13DA" w:rsidP="0002438B" w:rsidRDefault="00C46F79" w14:paraId="5F7206E4" w14:textId="76DDCA8E">
+    <w:p w14:paraId="5F7206E4" w14:textId="76DDCA8E" w:rsidR="008A13DA" w:rsidRDefault="00C46F79" w:rsidP="0002438B">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="3A77617D">
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="3A77617D">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="3A77617D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="3A77617D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008A13DA">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="3F504ACE">
         <w:t>Confirming</w:t>
       </w:r>
       <w:r w:rsidR="008A13DA">
         <w:t xml:space="preserve"> carer status example</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Bluecasestudy"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10204"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00355FCD" w:rsidR="00D25330" w:rsidTr="3A77617D" w14:paraId="782B20D8" w14:textId="77777777">
+      <w:tr w:rsidR="00D25330" w:rsidRPr="00355FCD" w14:paraId="62E83986" w14:textId="77777777" w:rsidTr="3A77617D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0002438B" w:rsidR="00D25330" w:rsidP="0002438B" w:rsidRDefault="00D25330" w14:paraId="000919B0" w14:textId="22A67A07">
+          <w:p w14:paraId="018E040B" w14:textId="77777777" w:rsidR="00821A30" w:rsidRPr="00821A30" w:rsidRDefault="00821A30" w:rsidP="001F174A">
             <w:pPr>
-              <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
+              <w:pStyle w:val="Body"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="17"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002438B">
+            <w:r w:rsidRPr="00821A30">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Ravi and Sula</w:t>
             </w:r>
+            <w:r w:rsidRPr="00821A30">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="0002438B" w:rsidR="00F2796E" w:rsidP="001F174A" w:rsidRDefault="3B19A3D6" w14:paraId="358DBF11" w14:textId="777BAEA5">
+          <w:p w14:paraId="358DBF11" w14:textId="61046B1C" w:rsidR="00F2796E" w:rsidRPr="0002438B" w:rsidRDefault="3B19A3D6" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Ravi and Sula are registered kinship carers</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C7A508F" w:rsidR="468627F0">
+            <w:r w:rsidR="468627F0" w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>. They</w:t>
             </w:r>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> car</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C7A508F" w:rsidR="468627F0">
+            <w:r w:rsidR="468627F0" w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> for their 4-year-old nephew</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C7A508F" w:rsidR="468627F0">
+            <w:r w:rsidR="468627F0" w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Arjun</w:t>
             </w:r>
-            <w:r w:rsidRPr="2C7A508F" w:rsidR="468627F0">
+            <w:r w:rsidR="468627F0" w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> who </w:t>
             </w:r>
-            <w:r w:rsidRPr="2C7A508F" w:rsidR="468627F0">
+            <w:r w:rsidR="468627F0" w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">cannot </w:t>
             </w:r>
             <w:r w:rsidRPr="2C7A508F">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>live with his parents.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0002438B" w:rsidR="00F2796E" w:rsidP="001F174A" w:rsidRDefault="00D25330" w14:paraId="6F165805" w14:textId="47C8F9BC">
+          <w:p w14:paraId="6F165805" w14:textId="47C8F9BC" w:rsidR="00F2796E" w:rsidRPr="0002438B" w:rsidRDefault="00D25330" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Arjun was placed in their care by the state.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0002438B" w:rsidR="00D25330" w:rsidP="001F174A" w:rsidRDefault="00D25330" w14:paraId="2997E93F" w14:textId="0333F352">
+          <w:p w14:paraId="2997E93F" w14:textId="0333F352" w:rsidR="00D25330" w:rsidRPr="0002438B" w:rsidRDefault="00D25330" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Ravi and Sula provide joint primary care for Arjun</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sula car</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Arjun </w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>at home and tak</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> him to kinder and childcare</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ravi pick</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> him up from kinder and </w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="09FF10FF">
+            <w:r w:rsidR="09FF10FF" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>childcare and</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> him to afternoon activities.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0002438B" w:rsidR="00F2796E" w:rsidP="001F174A" w:rsidRDefault="00F2796E" w14:paraId="2BADC772" w14:textId="4B850950">
+          <w:p w14:paraId="2BADC772" w14:textId="4B850950" w:rsidR="00F2796E" w:rsidRPr="0002438B" w:rsidRDefault="00F2796E" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ravi and Sula decide to apply for a Victoria Carer Card. They check the eligibility rules. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00D25330">
+            <w:r w:rsidR="00D25330" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Both Ravi and Sula are eligible for a Victorian Carer Card.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0002438B" w:rsidR="00F2796E" w:rsidP="001F174A" w:rsidRDefault="00D25330" w14:paraId="19F09C23" w14:textId="058FC198">
+          <w:p w14:paraId="19F09C23" w14:textId="058FC198" w:rsidR="00F2796E" w:rsidRPr="0002438B" w:rsidRDefault="00D25330" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Sula </w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">gets a </w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>DFFH carer payment</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">She </w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">uses her DFFH vendor number </w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="4CCEB741">
+            <w:r w:rsidR="4CCEB741" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>to confirm</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> she is </w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="780984B2">
+            <w:r w:rsidR="780984B2" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>n unpaid</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> primary carer.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0002438B" w:rsidR="00D25330" w:rsidP="001F174A" w:rsidRDefault="00D25330" w14:paraId="43DBD0DB" w14:textId="09CC02FD">
+          <w:p w14:paraId="43DBD0DB" w14:textId="09CC02FD" w:rsidR="00D25330" w:rsidRPr="0002438B" w:rsidRDefault="00D25330" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ravi </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00F2796E">
+            <w:r w:rsidR="00F2796E" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">gets </w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>a letter from the kinship care agency he and Sula are registered with to confirm he is an eligible primary carer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005C2D76" w:rsidR="00D25330" w:rsidP="0002438B" w:rsidRDefault="000A0B58" w14:paraId="01F3ACF7" w14:textId="2E2B7146">
+    <w:p w14:paraId="01F3ACF7" w14:textId="2E2B7146" w:rsidR="00D25330" w:rsidRPr="005C2D76" w:rsidRDefault="000A0B58" w:rsidP="0002438B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014348" w:id="12"/>
-      <w:bookmarkStart w:name="_Toc208950771" w:id="13"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc208950771"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228271906"/>
       <w:r>
         <w:t xml:space="preserve">Evidence </w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t>young carers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can use</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="00F2796E" w:rsidP="00D25330" w:rsidRDefault="00D25330" w14:paraId="674107BE" w14:textId="36047F86">
+    <w:p w14:paraId="674107BE" w14:textId="36047F86" w:rsidR="00F2796E" w:rsidRDefault="00D25330" w:rsidP="00D25330">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Young carers aged 25 years and under may </w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r>
         <w:t>primary care</w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t>rs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F2796E" w:rsidP="00F2796E" w:rsidRDefault="00D25330" w14:paraId="4863BF70" w14:textId="533209F5">
+    <w:p w14:paraId="4863BF70" w14:textId="533209F5" w:rsidR="00F2796E" w:rsidRDefault="00D25330" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a family member</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F2796E" w:rsidP="00F2796E" w:rsidRDefault="00F2796E" w14:paraId="75D27CE0" w14:textId="41B4D7CB">
+    <w:p w14:paraId="75D27CE0" w14:textId="41B4D7CB" w:rsidR="00F2796E" w:rsidRDefault="00F2796E" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>friend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F2796E" w:rsidP="00F2796E" w:rsidRDefault="00F2796E" w14:paraId="06E172FE" w14:textId="51C74DC7">
+    <w:p w14:paraId="06E172FE" w14:textId="51C74DC7" w:rsidR="00F2796E" w:rsidRDefault="00F2796E" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>partner.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F2796E" w:rsidP="00F2796E" w:rsidRDefault="00F2796E" w14:paraId="428B01AF" w14:textId="3D8EEE5B">
+    <w:p w14:paraId="428B01AF" w14:textId="3D8EEE5B" w:rsidR="00F2796E" w:rsidRDefault="00F2796E" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They may be the sole </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>primary carer or shar</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> the primary care role with </w:t>
       </w:r>
       <w:r>
         <w:t>someone else</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F2796E" w:rsidP="00F2796E" w:rsidRDefault="00D25330" w14:paraId="1636086A" w14:textId="2F3A0F2E">
+    <w:p w14:paraId="1636086A" w14:textId="2F3A0F2E" w:rsidR="00F2796E" w:rsidRDefault="00D25330" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Sometimes it can be hard for young carers</w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="52D23027">
         <w:t>confirm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2796E" w:rsidR="00F2796E">
+      <w:r w:rsidR="00F2796E" w:rsidRPr="00F2796E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t>they are a primary carer</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F2796E">
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> particula</w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t>r when</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F2796E">
         <w:t xml:space="preserve"> they:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F2796E" w:rsidP="00F2796E" w:rsidRDefault="00F2796E" w14:paraId="431B7BB5" w14:textId="70FDC381">
+    <w:p w14:paraId="431B7BB5" w14:textId="70FDC381" w:rsidR="00F2796E" w:rsidRDefault="00F2796E" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>under 18 years old</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00C55C11" w:rsidRDefault="00F2796E" w14:paraId="1DBC3F87" w14:textId="067EF045">
+    <w:p w14:paraId="1DBC3F87" w14:textId="067EF045" w:rsidR="00D25330" w:rsidRDefault="00F2796E" w:rsidP="00C55C11">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">share the primary </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">care </w:t>
       </w:r>
       <w:r>
         <w:t>role</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00F2796E" w:rsidRDefault="00F2796E" w14:paraId="59DDE5C0" w14:textId="2801F7DC">
+    <w:p w14:paraId="59DDE5C0" w14:textId="2801F7DC" w:rsidR="00D25330" w:rsidRDefault="00F2796E" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>oung carer</w:t>
       </w:r>
       <w:r w:rsidR="00701D95">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> can </w:t>
       </w:r>
       <w:r w:rsidR="2A920935">
         <w:t>confirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> their primary carer status</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">different </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>ways</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0B58" w:rsidP="00F2796E" w:rsidRDefault="000A0B58" w14:paraId="390DA22C" w14:textId="3E57AF09">
+    <w:p w14:paraId="390DA22C" w14:textId="3E57AF09" w:rsidR="000A0B58" w:rsidRDefault="000A0B58" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Young carers can complete </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0750D">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C55C11">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>statutory declaration</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0750D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0750D">
         <w:t xml:space="preserve">confirm </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0750D">
         <w:t>status as a primary carer</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0B58" w:rsidP="00F2796E" w:rsidRDefault="000A0B58" w14:paraId="45D8279C" w14:textId="38322ED0">
+    <w:p w14:paraId="45D8279C" w14:textId="38322ED0" w:rsidR="000A0B58" w:rsidRDefault="000A0B58" w:rsidP="00F2796E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Young carers have more options for authorised professionals than the general list of </w:t>
       </w:r>
       <w:r w:rsidR="006522BE">
         <w:t>authorised professionals</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F2796E" w:rsidP="000A0B58" w:rsidRDefault="000A0B58" w14:paraId="0DC4AA83" w14:textId="487E512E">
+    <w:p w14:paraId="0DC4AA83" w14:textId="487E512E" w:rsidR="00F2796E" w:rsidRDefault="000A0B58" w:rsidP="000A0B58">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="060EFC72">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Authorised s</w:t>
       </w:r>
-      <w:r w:rsidRPr="060EFC72" w:rsidR="00F2796E">
+      <w:r w:rsidR="00F2796E" w:rsidRPr="060EFC72">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>chool staff</w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t xml:space="preserve"> who have known you for </w:t>
       </w:r>
       <w:r w:rsidR="00A42646">
         <w:t xml:space="preserve">more than </w:t>
       </w:r>
       <w:r w:rsidR="00F2796E">
         <w:t>3 months count as authorised professionals.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> School staff includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0B58" w:rsidP="00D25330" w:rsidRDefault="6DF326E4" w14:paraId="3BD98916" w14:textId="26D5387D">
+    <w:p w14:paraId="3BD98916" w14:textId="26D5387D" w:rsidR="000A0B58" w:rsidRDefault="6DF326E4" w:rsidP="00D25330">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>teacher</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C50C75" w:rsidP="00C50C75" w:rsidRDefault="10544388" w14:paraId="4AC80DE8" w14:textId="47D60EBF">
+    <w:p w14:paraId="4AC80DE8" w14:textId="47D60EBF" w:rsidR="00C50C75" w:rsidRDefault="10544388" w:rsidP="00C50C75">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="4BC14BB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7ADCB4F2">
         <w:t xml:space="preserve">assistant </w:t>
       </w:r>
       <w:r w:rsidR="68CEA6A7">
         <w:t>principal</w:t>
       </w:r>
       <w:r w:rsidR="378438DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="14B3790E">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="0D0F6333">
         <w:t xml:space="preserve"> principal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D25330" w:rsidP="00D25330" w:rsidRDefault="0ABAED64" w14:paraId="30C3CA12" w14:textId="443EB946">
+    <w:p w14:paraId="30C3CA12" w14:textId="443EB946" w:rsidR="00D25330" w:rsidRDefault="0ABAED64" w:rsidP="00D25330">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>health and wellbeing staff (such as school nurse)</w:t>
       </w:r>
       <w:r w:rsidR="000A0B58">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0B58" w:rsidP="000A0B58" w:rsidRDefault="000A0B58" w14:paraId="7F33EEA8" w14:textId="7AF8F4BD">
+    <w:p w14:paraId="7F33EEA8" w14:textId="7AF8F4BD" w:rsidR="000A0B58" w:rsidRDefault="000A0B58" w:rsidP="000A0B58">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>outh counsellor</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> or youth worker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t>known you for</w:t>
       </w:r>
       <w:r w:rsidR="009367E5">
         <w:t xml:space="preserve"> more than</w:t>
       </w:r>
       <w:r w:rsidR="00D25330">
         <w:t xml:space="preserve"> 3 months</w:t>
       </w:r>
       <w:r w:rsidR="0030666C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>also count as authorised professionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00446788" w:rsidP="00C55C11" w:rsidRDefault="4BC14BB7" w14:paraId="5FFCFCD5" w14:textId="0D85DF18">
+    <w:p w14:paraId="5FFCFCD5" w14:textId="0D85DF18" w:rsidR="00446788" w:rsidRDefault="4BC14BB7" w:rsidP="00C55C11">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Any authorised professional can</w:t>
       </w:r>
       <w:r w:rsidRPr="000A0B58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>complete</w:t>
       </w:r>
       <w:r w:rsidR="5AB3B71F">
         <w:t xml:space="preserve"> Section 4</w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of the application form to confirm you </w:t>
       </w:r>
       <w:r w:rsidR="2CE74290">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a primary carer. A list </w:t>
       </w:r>
       <w:r w:rsidRPr="00802489">
         <w:t xml:space="preserve">of authorised professionals is in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203502043 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="003C1DE7" w:rsidR="6D20F4EF">
+      <w:r w:rsidR="6D20F4EF" w:rsidRPr="003C1DE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>Attachment 2: Authorised professionals that can confirm eligibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00802489" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00802489">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00446788" w:rsidRDefault="00446788" w14:paraId="7B791182" w14:textId="77777777">
+    <w:p w14:paraId="7B791182" w14:textId="77777777" w:rsidR="00446788" w:rsidRDefault="00446788">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00446788" w:rsidP="00C55C11" w:rsidRDefault="00446788" w14:paraId="611C6186" w14:textId="34586E23">
+    <w:p w14:paraId="611C6186" w14:textId="34586E23" w:rsidR="00446788" w:rsidRDefault="00446788" w:rsidP="00C55C11">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="3A77617D" w:rsidR="6D20F4EF">
+      <w:r w:rsidR="6D20F4EF" w:rsidRPr="3A77617D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="7CF66438">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="7ED33EE4">
         <w:t>Confirming a y</w:t>
       </w:r>
       <w:r w:rsidR="7CF66438">
         <w:t>oung person’s carer status</w:t>
       </w:r>
       <w:r w:rsidR="531F0A17">
         <w:t xml:space="preserve"> example</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Bluecasestudy"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10204"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00355FCD" w:rsidR="00D25330" w:rsidTr="3A77617D" w14:paraId="66D2C9A0" w14:textId="77777777">
+      <w:tr w:rsidR="00D25330" w:rsidRPr="00355FCD" w14:paraId="3AC8C59B" w14:textId="77777777" w:rsidTr="3A77617D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10204" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C55C11" w:rsidR="00D25330" w:rsidP="00C55C11" w:rsidRDefault="00D25330" w14:paraId="52B437F0" w14:textId="417C3440">
+          <w:p w14:paraId="6611015A" w14:textId="77777777" w:rsidR="00821A30" w:rsidRPr="00821A30" w:rsidRDefault="00821A30" w:rsidP="001F174A">
             <w:pPr>
-              <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
+              <w:pStyle w:val="Body"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="17"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C55C11">
+            <w:r w:rsidRPr="00821A30">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Stephanie and Patricia</w:t>
             </w:r>
+            <w:r w:rsidRPr="00821A30">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w:rsidRPr="00C55C11" w:rsidR="00446788" w:rsidP="001F174A" w:rsidRDefault="00D25330" w14:paraId="3B8B6EDA" w14:textId="5DE658C9">
+          <w:p w14:paraId="3B8B6EDA" w14:textId="12807B90" w:rsidR="00446788" w:rsidRPr="00C55C11" w:rsidRDefault="00D25330" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Stephanie </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00446788">
+            <w:r w:rsidR="00446788" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00446788">
+            <w:r w:rsidR="00446788" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> years old. She</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> shares primary care of her 8-year-old brother</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00446788">
+            <w:r w:rsidR="00446788" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Michael</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00446788">
+            <w:r w:rsidR="00446788" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> with her mother, Patricia.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C55C11" w:rsidR="00D25330" w:rsidP="001F174A" w:rsidRDefault="00D25330" w14:paraId="3F8DFE5B" w14:textId="33490E1D">
+          <w:p w14:paraId="3F8DFE5B" w14:textId="33490E1D" w:rsidR="00D25330" w:rsidRPr="00C55C11" w:rsidRDefault="00D25330" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Stephanie and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00446788">
+            <w:r w:rsidR="00446788" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Patricia decide to apply for a </w:t>
             </w:r>
             <w:r w:rsidR="00402261">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Victorian Carer Card</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00446788">
+            <w:r w:rsidR="00446788" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00446788">
+            <w:r w:rsidR="00446788" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">They check and confirm they are </w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">both eligible for a </w:t>
             </w:r>
             <w:r w:rsidR="00402261">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Victorian Carer Card</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C55C11" w:rsidR="00446788" w:rsidP="001F174A" w:rsidRDefault="00446788" w14:paraId="5AD6601B" w14:textId="66E105D3">
+          <w:p w14:paraId="5AD6601B" w14:textId="66E105D3" w:rsidR="00446788" w:rsidRPr="00C55C11" w:rsidRDefault="00446788" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Patricia applies </w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="00643BB8">
+            <w:r w:rsidR="00643BB8" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">online </w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">using her Centrelink CRN </w:t>
             </w:r>
-            <w:r w:rsidRPr="3A77617D" w:rsidR="30959876">
+            <w:r w:rsidR="30959876" w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>to confirm her carer status</w:t>
             </w:r>
             <w:r w:rsidRPr="3A77617D">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C55C11" w:rsidR="00643BB8" w:rsidP="001F174A" w:rsidRDefault="00D25330" w14:paraId="5BFE4286" w14:textId="7A6F10B3">
+          <w:p w14:paraId="5BFE4286" w14:textId="7A6F10B3" w:rsidR="00643BB8" w:rsidRPr="00C55C11" w:rsidRDefault="00D25330" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Stephanie print</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00446788">
+            <w:r w:rsidR="00446788" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00643BB8">
+            <w:r w:rsidR="00643BB8" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">out the hardcopy </w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>application form</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00643BB8">
+            <w:r w:rsidR="00643BB8" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>. She asks</w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> her class teacher </w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00643BB8">
+            <w:r w:rsidR="00643BB8" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>sign it as an authorised professional</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00643BB8">
+            <w:r w:rsidR="00643BB8" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>. Her teacher has known Stephanie for 10 months.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C55C11" w:rsidR="00D25330" w:rsidP="001F174A" w:rsidRDefault="00643BB8" w14:paraId="1BEBA940" w14:textId="6D6C6004">
+          <w:p w14:paraId="1BEBA940" w14:textId="6D6C6004" w:rsidR="00D25330" w:rsidRPr="00C55C11" w:rsidRDefault="00643BB8" w:rsidP="001F174A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Her teacher completes the relevant section of the application form,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00355FCD" w:rsidR="00D25330">
+            <w:r w:rsidR="00D25330" w:rsidRPr="00355FCD">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> confirming Stephanie is a primary carer for her brother. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D41511" w:rsidP="005C2D76" w:rsidRDefault="00D41511" w14:paraId="1732F6C9" w14:textId="7C00D9B7">
-[...15 lines deleted...]
-    <w:p w:rsidR="00643BB8" w:rsidP="00472691" w:rsidRDefault="00D41511" w14:paraId="0D1F11F7" w14:textId="3219982C">
+    <w:p w14:paraId="0D1F11F7" w14:textId="3219982C" w:rsidR="00643BB8" w:rsidRDefault="00D41511" w:rsidP="00472691">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014349" w:id="14"/>
-      <w:bookmarkStart w:name="_Toc208950772" w:id="15"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc208950772"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc228271907"/>
       <w:r>
         <w:t>How to apply</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="621E13FA" w:rsidRDefault="7FC49669" w14:paraId="30E7E75E" w14:textId="1DBCFFD3">
+    <w:p w14:paraId="30E7E75E" w14:textId="1DBCFFD3" w:rsidR="005C2D76" w:rsidRDefault="7FC49669" w:rsidP="621E13FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014350" w:id="16"/>
-      <w:bookmarkStart w:name="_Toc208950773" w:id="17"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc208950773"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc228271908"/>
       <w:r>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
       <w:r w:rsidR="3A96C31B">
         <w:t xml:space="preserve">Check you are eligible for a </w:t>
       </w:r>
       <w:r w:rsidR="38954FFF">
         <w:t>Victorian Carer Card</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidRPr="00F67D20" w:rsidR="00F67D20" w:rsidP="00F67D20" w:rsidRDefault="00F67D20" w14:paraId="5E5C828D" w14:textId="5C3CA245">
+    <w:p w14:paraId="5E5C828D" w14:textId="5C3CA245" w:rsidR="00F67D20" w:rsidRPr="00F67D20" w:rsidRDefault="00F67D20" w:rsidP="00F67D20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read </w:t>
       </w:r>
       <w:r w:rsidRPr="00C55C11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C55C11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203482229 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C55C11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C55C11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00102AFD" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="00102AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>Who is eligible</w:t>
       </w:r>
       <w:r w:rsidRPr="00C55C11">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to see if you are eligible.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F67D20" w:rsidP="00C55C11" w:rsidRDefault="003D6786" w14:paraId="7E451019" w14:textId="61652543">
+    <w:p w14:paraId="7E451019" w14:textId="61652543" w:rsidR="00F67D20" w:rsidRDefault="003D6786" w:rsidP="00C55C11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014351" w:id="18"/>
-      <w:bookmarkStart w:name="_Toc208950774" w:id="19"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc208950774"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc228271909"/>
       <w:r w:rsidRPr="002D253A">
         <w:t>Step 2:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F67D20">
         <w:t xml:space="preserve">Get the information or documents you need to </w:t>
       </w:r>
       <w:r w:rsidR="5C0FFA74">
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidR="00F67D20">
         <w:t xml:space="preserve"> you are eligible</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidR="003D6786" w:rsidP="003D6786" w:rsidRDefault="003D6786" w14:paraId="1DF8D609" w14:textId="224EBA8D">
+    <w:p w14:paraId="1DF8D609" w14:textId="224EBA8D" w:rsidR="003D6786" w:rsidRDefault="003D6786" w:rsidP="003D6786">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Gather</w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> information or documents </w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:t xml:space="preserve">you need </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="006D7FCC">
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eligib</w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as a primary carer</w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00643BB8">
         <w:t xml:space="preserve">For more information, see </w:t>
       </w:r>
-      <w:r w:rsidRPr="00472691" w:rsidR="00874757">
+      <w:r w:rsidR="00874757" w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00472691" w:rsidR="00874757">
+      <w:r w:rsidR="00874757" w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203497910 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00472691" w:rsidR="00874757">
+      <w:r w:rsidR="00874757" w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00472691" w:rsidR="00874757">
+      <w:r w:rsidR="00874757" w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00102AFD" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="00102AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t xml:space="preserve">Ways to </w:t>
       </w:r>
       <w:r w:rsidR="00EB7B9C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00102AFD" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="00102AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are a primary carer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00472691" w:rsidR="00874757">
+      <w:r w:rsidR="00874757" w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00766B80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874757" w:rsidP="003D6786" w:rsidRDefault="00285E3C" w14:paraId="624174AA" w14:textId="2385C675">
+    <w:p w14:paraId="624174AA" w14:textId="2385C675" w:rsidR="00874757" w:rsidRDefault="00285E3C" w:rsidP="003D6786">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00874757">
         <w:t xml:space="preserve">ocuments you may use to </w:t>
       </w:r>
       <w:r w:rsidR="2FABB255">
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidR="00874757">
         <w:t xml:space="preserve"> you are an eligible primary carer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are listed in </w:t>
       </w:r>
       <w:r w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203502202 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00102AFD" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="00102AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>Attachment 1: Documents you can use to eligibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00472691">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00874757">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874757" w:rsidP="003D6786" w:rsidRDefault="00874757" w14:paraId="1764CAA3" w14:textId="2D19E3EE">
+    <w:p w14:paraId="1764CAA3" w14:textId="2D19E3EE" w:rsidR="00874757" w:rsidRDefault="00874757" w:rsidP="003D6786">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Any authorised professional can</w:t>
       </w:r>
       <w:r w:rsidRPr="000A0B58">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
       <w:r w:rsidR="00A527B4">
         <w:t xml:space="preserve">the relevant </w:t>
       </w:r>
       <w:r>
         <w:t>section of the application form to confirm your status as a primary carer. A li</w:t>
       </w:r>
       <w:r w:rsidRPr="00802489">
         <w:t xml:space="preserve">st of </w:t>
       </w:r>
       <w:r w:rsidRPr="00472691">
         <w:t xml:space="preserve">authorised professionals is in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203502043 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00102AFD" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="00102AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>Attachment 2: Authorised professionals that can confirm eligibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F67D20" w:rsidP="00472691" w:rsidRDefault="005C2D76" w14:paraId="70956611" w14:textId="0B365647">
+    <w:p w14:paraId="70956611" w14:textId="0B365647" w:rsidR="00F67D20" w:rsidRDefault="005C2D76" w:rsidP="00472691">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014352" w:id="20"/>
-      <w:bookmarkStart w:name="_Toc208950775" w:id="21"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc208950775"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc228271910"/>
       <w:r w:rsidRPr="005C2D76">
         <w:t>Step 3:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F67D20">
         <w:t>Complete the application form</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w:rsidR="005C2D76" w:rsidP="005C2D76" w:rsidRDefault="005C2D76" w14:paraId="1B72A4C2" w14:textId="28FC42A4">
+    <w:p w14:paraId="1B72A4C2" w14:textId="28FC42A4" w:rsidR="005C2D76" w:rsidRDefault="005C2D76" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Decide how you want to apply and complete the application form:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874757" w:rsidP="00874757" w:rsidRDefault="00874757" w14:paraId="6D0A99CB" w14:textId="4B0C7D02">
+    <w:p w14:paraId="6D0A99CB" w14:textId="4B0C7D02" w:rsidR="00874757" w:rsidRDefault="00874757" w:rsidP="00874757">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="1787A2EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>apply online</w:t>
       </w:r>
       <w:r w:rsidR="00A527B4">
         <w:t xml:space="preserve"> to have your application processed faster</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874757" w:rsidP="00874757" w:rsidRDefault="00874757" w14:paraId="5D4CFC55" w14:textId="5792B3B1">
+    <w:p w14:paraId="5D4CFC55" w14:textId="5792B3B1" w:rsidR="00874757" w:rsidRDefault="00874757" w:rsidP="00874757">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00102AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>apply</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00102AFD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>by mail</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> using </w:t>
       </w:r>
       <w:r w:rsidR="00A05968">
         <w:t>a hardcopy application form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B2239" w:rsidP="00472691" w:rsidRDefault="008B2239" w14:paraId="276B3D11" w14:textId="5DC24098">
+    <w:p w14:paraId="276B3D11" w14:textId="5DC24098" w:rsidR="008B2239" w:rsidRDefault="008B2239" w:rsidP="00472691">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00472691">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:t>: Applications are not accepted by email.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A05968" w:rsidR="00A05968" w:rsidP="004D0419" w:rsidRDefault="00A05968" w14:paraId="4AD1B069" w14:textId="3BA8FFA5">
+    <w:p w14:paraId="4AD1B069" w14:textId="3BA8FFA5" w:rsidR="00A05968" w:rsidRPr="00A05968" w:rsidRDefault="00A05968" w:rsidP="004D0419">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Applying online</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05968" w:rsidP="005C2D76" w:rsidRDefault="00A05968" w14:paraId="7DB03D3F" w14:textId="5FADEE35">
+    <w:p w14:paraId="7DB03D3F" w14:textId="5FADEE35" w:rsidR="00A05968" w:rsidRDefault="00A05968" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Complete the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId18">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="006522BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Victorian Carer Card online application form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00020AE7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00020AE7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A527B4" w:rsidP="005C2D76" w:rsidRDefault="00A527B4" w14:paraId="7EAF26BD" w14:textId="5E1B2DE0">
+    <w:p w14:paraId="7EAF26BD" w14:textId="5E1B2DE0" w:rsidR="00A527B4" w:rsidRDefault="00A527B4" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you do not have a Centrelink CRN or a DFFH vendor number, you will need to </w:t>
       </w:r>
       <w:r w:rsidR="006D7FCC">
         <w:t>confirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you are a carer a different way.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF02DA" w:rsidP="005C2D76" w:rsidRDefault="00285E3C" w14:paraId="314BEA44" w14:textId="53BBCD21">
+    <w:p w14:paraId="314BEA44" w14:textId="53BBCD21" w:rsidR="00DF02DA" w:rsidRDefault="00285E3C" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="1AD32947">
         <w:t xml:space="preserve">confirm </w:t>
       </w:r>
       <w:r>
         <w:t>your carer status, y</w:t>
       </w:r>
       <w:r w:rsidR="00020AE7">
         <w:t xml:space="preserve">ou may decide to use any of the documents listed in </w:t>
       </w:r>
       <w:r w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203502202 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00CF5E52" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="00CF5E52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>Attachment 1: Documents you can use to eligibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00020AE7">
         <w:t>. If so, you will need to upload the completed form or document as part of your application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF02DA" w:rsidP="005C2D76" w:rsidRDefault="00DF02DA" w14:paraId="295A285A" w14:textId="77777777">
+    <w:p w14:paraId="295A285A" w14:textId="77777777" w:rsidR="00DF02DA" w:rsidRDefault="00DF02DA" w:rsidP="005C2D76">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF02DA">
         <w:t>Your supporting documents can be</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF02DA" w:rsidP="00DF02DA" w:rsidRDefault="00DF02DA" w14:paraId="30E41BFE" w14:textId="77777777">
+    <w:p w14:paraId="30E41BFE" w14:textId="77777777" w:rsidR="00DF02DA" w:rsidRDefault="00DF02DA" w:rsidP="00DF02DA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF02DA">
         <w:t>PDFs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF02DA" w:rsidP="00DF02DA" w:rsidRDefault="00DF02DA" w14:paraId="2465BCC7" w14:textId="77777777">
+    <w:p w14:paraId="2465BCC7" w14:textId="77777777" w:rsidR="00DF02DA" w:rsidRDefault="00DF02DA" w:rsidP="00DF02DA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>PNGs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF02DA" w:rsidP="00DF02DA" w:rsidRDefault="00DF02DA" w14:paraId="049E5F08" w14:textId="77777777">
+    <w:p w14:paraId="049E5F08" w14:textId="77777777" w:rsidR="00DF02DA" w:rsidRDefault="00DF02DA" w:rsidP="00DF02DA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF02DA">
         <w:t>JPGs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020AE7" w:rsidP="004D0419" w:rsidRDefault="00DF02DA" w14:paraId="6F98DCF7" w14:textId="2CABC07F">
+    <w:p w14:paraId="6F98DCF7" w14:textId="2CABC07F" w:rsidR="00020AE7" w:rsidRDefault="00DF02DA" w:rsidP="004D0419">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Each file</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF02DA">
         <w:t xml:space="preserve"> must not be more than 1 MB.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0065410B" w:rsidP="0065410B" w:rsidRDefault="0065410B" w14:paraId="0A32FBDB" w14:textId="31A71FCA">
+    <w:p w14:paraId="0A32FBDB" w14:textId="31A71FCA" w:rsidR="0065410B" w:rsidRDefault="0065410B" w:rsidP="0065410B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="621E13FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="621E13FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If you want an </w:t>
       </w:r>
       <w:r w:rsidRPr="621E13FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>authorised professional</w:t>
@@ -4982,1475 +4918,1452 @@
       <w:r>
         <w:t xml:space="preserve"> to confirm your status as a primary carer, you will need to complete a hardcopy application form. The authorised person completes and signs </w:t>
       </w:r>
       <w:r w:rsidR="006522BE">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00DF02DA">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="006522BE">
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidR="00DF02DA">
         <w:t xml:space="preserve"> of the application </w:t>
       </w:r>
       <w:r>
         <w:t>form. You can then upload th</w:t>
       </w:r>
       <w:r w:rsidR="00DF02DA">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> form as part of your online application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0065410B" w:rsidP="005C2D76" w:rsidRDefault="0065410B" w14:paraId="04D4CFC9" w14:textId="61F8D440">
+    <w:p w14:paraId="04D4CFC9" w14:textId="61F8D440" w:rsidR="0041105A" w:rsidRDefault="0065410B" w:rsidP="0041105A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A list of </w:t>
       </w:r>
       <w:r w:rsidRPr="004D0419">
         <w:t xml:space="preserve">authorised professionals is in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203502043 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00CF5E52" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="00CF5E52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>Attachment 2: Authorised professionals that can confirm eligibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00946367" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00946367">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020AE7" w:rsidP="060EFC72" w:rsidRDefault="00285E3C" w14:paraId="2FDA6F10" w14:textId="53AD54EF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="621E13FA" w:rsidR="73741281">
+    <w:p w14:paraId="326E3B08" w14:textId="77777777" w:rsidR="0041105A" w:rsidRDefault="0041105A" w:rsidP="0041105A">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDA6F10" w14:textId="66219C18" w:rsidR="00020AE7" w:rsidRDefault="73741281" w:rsidP="0041105A">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="621E13FA">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Applying by mail</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084397E" w:rsidP="0084397E" w:rsidRDefault="00AB3671" w14:paraId="7AF08FBA" w14:textId="228FC5B3">
+    <w:p w14:paraId="7AF08FBA" w14:textId="228FC5B3" w:rsidR="0084397E" w:rsidRDefault="00AB3671" w:rsidP="0084397E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="621E13FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A527B4">
         <w:t xml:space="preserve">Applying by mail can take </w:t>
       </w:r>
       <w:r w:rsidR="0084397E">
         <w:t xml:space="preserve">up to 4 weeks </w:t>
       </w:r>
       <w:r w:rsidR="00A527B4">
         <w:t>longer</w:t>
       </w:r>
       <w:r w:rsidR="0084397E">
         <w:t xml:space="preserve"> to process</w:t>
       </w:r>
       <w:r w:rsidR="00A527B4">
         <w:t xml:space="preserve"> than online applications</w:t>
       </w:r>
       <w:r w:rsidR="0084397E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020AE7" w:rsidP="00020AE7" w:rsidRDefault="00020AE7" w14:paraId="48DE7003" w14:textId="3851F071">
+    <w:p w14:paraId="48DE7003" w14:textId="3851F071" w:rsidR="00020AE7" w:rsidRDefault="00020AE7" w:rsidP="00020AE7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can download and complete a hardcopy version of the </w:t>
       </w:r>
       <w:r w:rsidR="00402261">
         <w:t>Victorian Carer Card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> application form. This form is available on the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId19">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="006522BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Victorian Carer Card website’s Apply for a Carer Card page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0065410B" w:rsidP="00020AE7" w:rsidRDefault="00020AE7" w14:paraId="454AA33B" w14:textId="77777777">
+    <w:p w14:paraId="454AA33B" w14:textId="77777777" w:rsidR="0065410B" w:rsidRDefault="00020AE7" w:rsidP="00020AE7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have trouble downloading the form, you can request a copy </w:t>
       </w:r>
       <w:r w:rsidR="0065410B">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidRPr="0065410B" w:rsidR="0065410B">
+      <w:r w:rsidR="0065410B" w:rsidRPr="0065410B">
         <w:t>the Victorian Carer Card team</w:t>
       </w:r>
       <w:r w:rsidR="0065410B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41511" w:rsidP="0065410B" w:rsidRDefault="00D41511" w14:paraId="1BB0022B" w14:textId="6E7266A8">
+    <w:p w14:paraId="1BB0022B" w14:textId="6E7266A8" w:rsidR="00D41511" w:rsidRDefault="00D41511" w:rsidP="0065410B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId20">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00D41511">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email the Victorian Carer Card team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00020AE7" w:rsidP="00FE58B6" w:rsidRDefault="00D41511" w14:paraId="57646D3A" w14:textId="7244517D">
+    <w:p w14:paraId="57646D3A" w14:textId="7244517D" w:rsidR="00020AE7" w:rsidRDefault="00D41511" w:rsidP="00FE58B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>call</w:t>
       </w:r>
       <w:r w:rsidR="0065410B">
         <w:t xml:space="preserve"> 1800 901 958</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (between 9am and 2pm</w:t>
       </w:r>
       <w:r w:rsidR="006522BE">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CF0081">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="1BED583C" w:rsidR="6D054C93">
+      <w:r w:rsidR="6D054C93" w:rsidRPr="1BED583C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Monday to Friday (excluding public holidays)</w:t>
       </w:r>
       <w:r w:rsidR="0065410B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0065410B" w:rsidP="00FE58B6" w:rsidRDefault="0065410B" w14:paraId="0031AFC4" w14:textId="2B573663">
+    <w:p w14:paraId="0031AFC4" w14:textId="2B573663" w:rsidR="0065410B" w:rsidRDefault="0065410B" w:rsidP="00FE58B6">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Once you have completed the form and included any documents, mail your application to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0065410B" w:rsidP="0065410B" w:rsidRDefault="0065410B" w14:paraId="087FAFE4" w14:textId="18ED3238">
+    <w:p w14:paraId="087FAFE4" w14:textId="18ED3238" w:rsidR="0065410B" w:rsidRDefault="0065410B" w:rsidP="0065410B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0065410B">
         <w:t>Victorian Carer Card</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0065410B">
         <w:t>GPO Box 441</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0065410B">
         <w:t>Melbourne VIC 3001</w:t>
       </w:r>
       <w:r w:rsidR="00D41511">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E148E5" w:rsidP="00E148E5" w:rsidRDefault="00E148E5" w14:paraId="0D51DAB5" w14:textId="12E197BF">
+    <w:p w14:paraId="0D51DAB5" w14:textId="12E197BF" w:rsidR="00E148E5" w:rsidRDefault="00E148E5" w:rsidP="00E148E5">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE58B6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:t>: Do not send the original versions of your supporting evidence. We will not be able to send them back to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D69DE" w:rsidP="008D69DE" w:rsidRDefault="008D69DE" w14:paraId="3C67B8D6" w14:textId="05E928AD">
+    <w:p w14:paraId="3C67B8D6" w14:textId="05E928AD" w:rsidR="008D69DE" w:rsidRDefault="008D69DE" w:rsidP="008D69DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014353" w:id="22"/>
-      <w:bookmarkStart w:name="_Toc208950776" w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc208950776"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc228271911"/>
       <w:r>
         <w:t>What happens next?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidRPr="008D69DE" w:rsidR="008D69DE" w:rsidP="00FE58B6" w:rsidRDefault="008D69DE" w14:paraId="33E291D1" w14:textId="04771469">
+    <w:p w14:paraId="33E291D1" w14:textId="04771469" w:rsidR="008D69DE" w:rsidRPr="008D69DE" w:rsidRDefault="008D69DE" w:rsidP="00FE58B6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Once we receive your application, we start to process it.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D69DE" w:rsidP="008D69DE" w:rsidRDefault="008D69DE" w14:paraId="6D189148" w14:textId="319A8ECE">
+    <w:p w14:paraId="6D189148" w14:textId="319A8ECE" w:rsidR="008D69DE" w:rsidRDefault="008D69DE" w:rsidP="008D69DE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It usually takes around 4 to 6 weeks to process an </w:t>
       </w:r>
       <w:r w:rsidR="00384795">
         <w:t xml:space="preserve">online </w:t>
       </w:r>
       <w:r>
         <w:t>application.</w:t>
       </w:r>
       <w:r w:rsidR="0047542E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A4D1A">
         <w:t xml:space="preserve">It can take </w:t>
       </w:r>
       <w:r w:rsidR="00531163">
         <w:t xml:space="preserve">around </w:t>
       </w:r>
       <w:r w:rsidR="003A4D1A">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00531163">
         <w:t xml:space="preserve"> to 10 </w:t>
       </w:r>
       <w:r w:rsidR="003A4D1A">
         <w:t>weeks to process a mail application</w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D69DE" w:rsidP="008D69DE" w:rsidRDefault="12951169" w14:paraId="26C4B42E" w14:textId="0357B5F3">
+    <w:p w14:paraId="26C4B42E" w14:textId="0357B5F3" w:rsidR="008D69DE" w:rsidRDefault="12951169" w:rsidP="008D69DE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="60EE6352">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidR="42FB1BED">
         <w:t xml:space="preserve">use information you provided to </w:t>
       </w:r>
       <w:r>
         <w:t>check you are eligible and you have included all the information we need.</w:t>
       </w:r>
       <w:r w:rsidR="71FF6E63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D69DE" w:rsidP="008D69DE" w:rsidRDefault="008D69DE" w14:paraId="628A6ED1" w14:textId="77777777">
+    <w:p w14:paraId="628A6ED1" w14:textId="77777777" w:rsidR="008D69DE" w:rsidRDefault="008D69DE" w:rsidP="008D69DE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>If your application is incomplete or incorrect, it will take longer to process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D69DE" w:rsidP="008D69DE" w:rsidRDefault="008D69DE" w14:paraId="5C8F0C75" w14:textId="73CA24E9">
+    <w:p w14:paraId="5C8F0C75" w14:textId="73CA24E9" w:rsidR="008D69DE" w:rsidRDefault="008D69DE" w:rsidP="008D69DE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>We may need to contact you to get more information. We may send you an email asking you to fix an error or give us missing information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D69DE" w:rsidR="008D69DE" w:rsidP="00FE58B6" w:rsidRDefault="008D69DE" w14:paraId="0B616E5A" w14:textId="54D9FD67">
+    <w:p w14:paraId="033DCCFC" w14:textId="72A67AA9" w:rsidR="00D41511" w:rsidRDefault="008D69DE" w:rsidP="0041105A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are eligible, we will </w:t>
       </w:r>
       <w:r w:rsidR="003E3C37">
         <w:t xml:space="preserve">send </w:t>
       </w:r>
       <w:r>
         <w:t>you a</w:t>
       </w:r>
       <w:r w:rsidR="003E3C37">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047542E">
         <w:t xml:space="preserve">Victorian </w:t>
       </w:r>
       <w:r w:rsidR="003E3C37">
         <w:t>Carer Card by mail.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41511" w:rsidRDefault="00D41511" w14:paraId="033DCCFC" w14:textId="5E7AC7C5">
-[...10 lines deleted...]
-    <w:p w:rsidR="00D41511" w:rsidP="00670016" w:rsidRDefault="00D41511" w14:paraId="274EADEE" w14:textId="1148C14E">
+    <w:p w14:paraId="274EADEE" w14:textId="1148C14E" w:rsidR="00D41511" w:rsidRDefault="00D41511" w:rsidP="00670016">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc209014354" w:id="24"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="24" w:name="_Toc208950777"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc228271912"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Get help or more information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidR="00D41511" w:rsidP="00D41511" w:rsidRDefault="00D41511" w14:paraId="348FC975" w14:textId="4D9D0E76">
+    <w:p w14:paraId="348FC975" w14:textId="668B2541" w:rsidR="00D41511" w:rsidRDefault="00D41511" w:rsidP="00D41511">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">More information on the Victorian Carer Card program is available on the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId21">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="000F4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Victorian C</w:t>
         </w:r>
         <w:r w:rsidRPr="00D41511">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>arer Card website</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CF3378">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41511" w:rsidP="00D41511" w:rsidRDefault="00D41511" w14:paraId="59919D6F" w14:textId="316C2423">
+    <w:p w14:paraId="59919D6F" w14:textId="316C2423" w:rsidR="00D41511" w:rsidRDefault="00D41511" w:rsidP="00D41511">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have any questions about the </w:t>
       </w:r>
       <w:r w:rsidR="003B3237">
         <w:t xml:space="preserve">Victorian </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Carer Card or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>you need</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> a hardcopy application form mailed to you:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41511" w:rsidP="00D41511" w:rsidRDefault="00D41511" w14:paraId="786710DF" w14:textId="620901DD">
+    <w:p w14:paraId="786710DF" w14:textId="620901DD" w:rsidR="00D41511" w:rsidRDefault="00D41511" w:rsidP="00D41511">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId22">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00D41511">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email the Victorian Carer Card team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D41511" w:rsidP="00D41511" w:rsidRDefault="2B124FDE" w14:paraId="24FF3A04" w14:textId="5F1AC605">
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FF3A04" w14:textId="5F1AC605" w:rsidR="00D41511" w:rsidRDefault="2B124FDE" w:rsidP="00D41511">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>call 1800 901 958 (between 9am and 2pm)</w:t>
       </w:r>
-      <w:r w:rsidRPr="621E13FA" w:rsidR="2B8C442F">
+      <w:r w:rsidR="2B8C442F" w:rsidRPr="621E13FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Monday to Friday (excluding public holidays).</w:t>
       </w:r>
       <w:r w:rsidR="2B8C442F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41511" w:rsidP="00D41511" w:rsidRDefault="00D41511" w14:paraId="632EF923" w14:textId="77777777">
+    <w:p w14:paraId="632EF923" w14:textId="77777777" w:rsidR="00D41511" w:rsidRDefault="00D41511" w:rsidP="00D41511">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00874757" w:rsidR="00874757" w:rsidP="060EFC72" w:rsidRDefault="00874757" w14:paraId="3563F352" w14:textId="5A73FD50">
+    <w:p w14:paraId="3563F352" w14:textId="5A73FD50" w:rsidR="00874757" w:rsidRPr="00874757" w:rsidRDefault="00874757" w:rsidP="060EFC72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6786" w:rsidP="003D6786" w:rsidRDefault="00D41511" w14:paraId="78DDCB37" w14:textId="66B95443">
+    <w:p w14:paraId="78DDCB37" w14:textId="66B95443" w:rsidR="003D6786" w:rsidRDefault="00D41511" w:rsidP="003D6786">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref203502202" w:id="26"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="26" w:name="_Ref203502202"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc208950778"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc228271913"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attachment 1: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6786" w:rsidR="003D6786">
+      <w:r w:rsidR="003D6786" w:rsidRPr="003D6786">
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you can use to </w:t>
       </w:r>
       <w:r w:rsidR="006D7FCC">
         <w:t>confirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> eligibility</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w:rsidR="00A527B4" w:rsidP="00A527B4" w:rsidRDefault="00A527B4" w14:paraId="173D747B" w14:textId="0F6E5DF6">
+    <w:p w14:paraId="173D747B" w14:textId="0F6E5DF6" w:rsidR="00A527B4" w:rsidRDefault="00A527B4" w:rsidP="00A527B4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you do not have a Centrelink CRN or a DFFH vendor number, you will need to </w:t>
       </w:r>
       <w:r w:rsidR="006D7FCC">
         <w:t>confirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you are a </w:t>
       </w:r>
       <w:r w:rsidR="00E62D6D">
         <w:t xml:space="preserve">primary </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">carer </w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:t>a different way.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6786" w:rsidP="003D6786" w:rsidRDefault="00626A3C" w14:paraId="49D38BB6" w14:textId="6FF017BF">
+    <w:p w14:paraId="49D38BB6" w14:textId="6FF017BF" w:rsidR="003D6786" w:rsidRDefault="00626A3C" w:rsidP="003D6786">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are different </w:t>
       </w:r>
       <w:r w:rsidR="003D6786">
         <w:t xml:space="preserve">types of documents you can use in your </w:t>
       </w:r>
       <w:r w:rsidR="00402261">
         <w:t>Victorian Carer Card</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D6786">
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="006D7FCC">
         <w:t>confirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D6786">
         <w:t>you are a</w:t>
       </w:r>
       <w:r>
         <w:t>n eligible</w:t>
       </w:r>
       <w:r w:rsidR="003D6786">
         <w:t xml:space="preserve"> primary carer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D6786" w:rsidR="00D41511" w:rsidP="00670016" w:rsidRDefault="00D41511" w14:paraId="4D3A1219" w14:textId="3B12106A">
+    <w:p w14:paraId="4D3A1219" w14:textId="3B12106A" w:rsidR="00D41511" w:rsidRPr="003D6786" w:rsidRDefault="00D41511" w:rsidP="00670016">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="003D6786">
         <w:t xml:space="preserve">Professional declaration </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t xml:space="preserve"> the application form</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>confirming</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t xml:space="preserve"> you are a primary carer, signed by an authorised professional</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626A3C" w:rsidR="00626A3C">
+      <w:r w:rsidR="00626A3C" w:rsidRPr="00626A3C">
         <w:t xml:space="preserve">A list of authorised professionals is in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00670016" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00670016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00670016" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00670016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref203502043 \h  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00670016" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00670016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00670016" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00670016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="006E43CD" w:rsidR="00C46F79">
+      <w:r w:rsidR="00C46F79" w:rsidRPr="006E43CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>Attachment 2: Authorised professionals that can confirm eligibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00670016" w:rsidR="00802489">
+      <w:r w:rsidR="00802489" w:rsidRPr="00670016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00626A3C" w:rsidR="00626A3C">
+      <w:r w:rsidR="00626A3C" w:rsidRPr="00626A3C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D6786" w:rsidR="00D41511" w:rsidP="00670016" w:rsidRDefault="00D41511" w14:paraId="47D533EE" w14:textId="2F87AA50">
+    <w:p w14:paraId="47D533EE" w14:textId="2F87AA50" w:rsidR="00D41511" w:rsidRPr="003D6786" w:rsidRDefault="00D41511" w:rsidP="00670016">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="003D6786">
         <w:t>Statutory declaration confirming you are a primary carer of a person with care support needs</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D6786" w:rsidR="00D41511" w:rsidP="00670016" w:rsidRDefault="00D41511" w14:paraId="59360C0C" w14:textId="4FDC7FB4">
+    <w:p w14:paraId="59360C0C" w14:textId="4FDC7FB4" w:rsidR="00D41511" w:rsidRPr="003D6786" w:rsidRDefault="00D41511" w:rsidP="00670016">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="003D6786">
         <w:t>Letter from a foster</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t>kinship agency confirming you are a registered foster</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t xml:space="preserve">kinship carer for a child </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t xml:space="preserve">who cannot live </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t>with their parents</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>. The letter must be on the agency’s letterhead.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D41511" w:rsidP="00670016" w:rsidRDefault="00D41511" w14:paraId="0979195B" w14:textId="63E8F332">
+    <w:p w14:paraId="0979195B" w14:textId="63E8F332" w:rsidR="00D41511" w:rsidRDefault="00D41511" w:rsidP="00670016">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="003D6786">
         <w:t>A copy of the court order giving you primary care of a child (informal kinship care)</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00670016" w:rsidR="00626A3C" w:rsidP="060EFC72" w:rsidRDefault="00626A3C" w14:paraId="79F77779" w14:textId="323F37C0">
+    <w:p w14:paraId="79F77779" w14:textId="323F37C0" w:rsidR="00626A3C" w:rsidRPr="00670016" w:rsidRDefault="00626A3C" w:rsidP="060EFC72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6786" w:rsidP="003D6786" w:rsidRDefault="00802489" w14:paraId="74629E16" w14:textId="239B6F68">
+    <w:p w14:paraId="74629E16" w14:textId="239B6F68" w:rsidR="003D6786" w:rsidRDefault="00802489" w:rsidP="003D6786">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Ref203502043" w:id="29"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="29" w:name="_Ref203502043"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc208950779"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc228271914"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attachment 2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6786" w:rsidR="003D6786">
+      <w:r w:rsidR="003D6786" w:rsidRPr="003D6786">
         <w:t xml:space="preserve">Authorised professionals </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>that can</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D6786" w:rsidR="003D6786">
+      <w:r w:rsidR="003D6786" w:rsidRPr="003D6786">
         <w:t xml:space="preserve"> confirm eligibility</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="003D6786" w:rsidRDefault="003D6786" w14:paraId="6EB4B4BA" w14:textId="4C92718C">
+    <w:p w14:paraId="6EB4B4BA" w14:textId="4C92718C" w:rsidR="00626A3C" w:rsidRDefault="003D6786" w:rsidP="003D6786">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Authorised professionals</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t xml:space="preserve"> can confirm </w:t>
       </w:r>
       <w:r>
         <w:t>your status as a primary carer</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t xml:space="preserve">They </w:t>
       </w:r>
       <w:r>
         <w:t>complet</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and sign </w:t>
       </w:r>
       <w:r w:rsidR="00134063">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00134063">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the Victorian Carer Card application form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6786" w:rsidP="003D6786" w:rsidRDefault="472EDB3F" w14:paraId="52ED8FE9" w14:textId="1F5D4086">
+    <w:p w14:paraId="52ED8FE9" w14:textId="1F5D4086" w:rsidR="003D6786" w:rsidRDefault="472EDB3F" w:rsidP="003D6786">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once </w:t>
       </w:r>
       <w:r w:rsidR="59DACB63">
         <w:t>complete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, you can upload </w:t>
       </w:r>
       <w:r w:rsidR="10F50ECB">
         <w:t>your hardcopy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the online application form</w:t>
       </w:r>
       <w:r w:rsidR="25B9DA8C">
         <w:t xml:space="preserve"> or mail your </w:t>
       </w:r>
       <w:r w:rsidR="000F4633">
         <w:t xml:space="preserve">fully completed </w:t>
       </w:r>
       <w:r w:rsidR="25B9DA8C">
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r w:rsidR="2A37A30B">
         <w:t>form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D6786" w:rsidR="00626A3C" w:rsidP="002B4051" w:rsidRDefault="00626A3C" w14:paraId="7DCD87F0" w14:textId="6237C43E">
+    <w:p w14:paraId="7DCD87F0" w14:textId="6237C43E" w:rsidR="00626A3C" w:rsidRPr="003D6786" w:rsidRDefault="00626A3C" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Heading2notinTOC"/>
       </w:pPr>
       <w:r>
         <w:t>General authorised professionals</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="002B4051" w:rsidRDefault="00626A3C" w14:paraId="3CF7BF03" w14:textId="1F9F5152">
+    <w:p w14:paraId="3CF7BF03" w14:textId="1F9F5152" w:rsidR="00626A3C" w:rsidRDefault="00626A3C" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>These a</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t xml:space="preserve">uthorised professionals </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6786">
         <w:t>verify primary carer status on the application form</w:t>
       </w:r>
       <w:r w:rsidR="00844A58">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008534B6" w:rsidP="002B4051" w:rsidRDefault="000E493E" w14:paraId="0B860057" w14:textId="77777777">
+    <w:p w14:paraId="0B860057" w14:textId="77777777" w:rsidR="008534B6" w:rsidRDefault="000E493E" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000E493E">
         <w:t>registered medical practitioners, nurses, occupational therapists and physiotherapists</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="002B4051" w:rsidRDefault="00BC12A2" w14:paraId="175DEAA0" w14:textId="6BEFE696">
+    <w:p w14:paraId="175DEAA0" w14:textId="6BEFE696" w:rsidR="00626A3C" w:rsidRDefault="00BC12A2" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Australian Psychological Society</w:t>
       </w:r>
       <w:r w:rsidR="00A75D66">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00844A58">
         <w:t>registered psychologist</w:t>
       </w:r>
       <w:r w:rsidR="00A75D66">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="002B4051" w:rsidRDefault="00844A58" w14:paraId="08FEB5C0" w14:textId="011A02DF">
+    <w:p w14:paraId="08FEB5C0" w14:textId="011A02DF" w:rsidR="00626A3C" w:rsidRDefault="00844A58" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">social </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>worker</w:t>
       </w:r>
       <w:r w:rsidR="00A75D66">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t xml:space="preserve"> eligible for </w:t>
       </w:r>
       <w:r w:rsidR="00A75D66">
         <w:t xml:space="preserve">registration with </w:t>
       </w:r>
       <w:r w:rsidR="00FD5ADD">
         <w:t>Australian Association of Social Workers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="002B4051" w:rsidRDefault="00626A3C" w14:paraId="45E509D2" w14:textId="7559416F">
+    <w:p w14:paraId="45E509D2" w14:textId="7559416F" w:rsidR="00626A3C" w:rsidRDefault="00626A3C" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aboriginal </w:t>
       </w:r>
       <w:r w:rsidR="00844A58">
         <w:t>health w</w:t>
       </w:r>
       <w:r>
         <w:t>orker</w:t>
       </w:r>
       <w:r w:rsidR="00A75D66">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="002B4051" w:rsidRDefault="00844A58" w14:paraId="7EB6AA3B" w14:textId="1AE65680">
+    <w:p w14:paraId="7EB6AA3B" w14:textId="1AE65680" w:rsidR="00626A3C" w:rsidRDefault="00844A58" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">mental </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>health carer consultant</w:t>
       </w:r>
       <w:r w:rsidR="00A75D66">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00844A58" w:rsidP="002B4051" w:rsidRDefault="00844A58" w14:paraId="55B1284E" w14:textId="2295A527">
+    <w:p w14:paraId="55B1284E" w14:textId="2295A527" w:rsidR="00844A58" w:rsidRDefault="00844A58" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Heading2notinTOC"/>
       </w:pPr>
       <w:r>
         <w:t>Authorised professionals for young carers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003D6786" w:rsidR="00626A3C" w:rsidP="002B4051" w:rsidRDefault="00A75D66" w14:paraId="40AD9DAF" w14:textId="4200062B">
+    <w:p w14:paraId="40AD9DAF" w14:textId="4200062B" w:rsidR="00626A3C" w:rsidRPr="003D6786" w:rsidRDefault="00A75D66" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00844A58">
         <w:t xml:space="preserve">oung carers can </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00210698">
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidR="00844A58">
         <w:t xml:space="preserve"> other </w:t>
       </w:r>
       <w:r w:rsidR="00626A3C">
         <w:t>authorised professionals</w:t>
       </w:r>
       <w:r w:rsidR="00210698">
         <w:t xml:space="preserve"> confirm their carer status</w:t>
       </w:r>
       <w:r w:rsidR="00844A58">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="002B4051" w:rsidRDefault="472EDB3F" w14:paraId="5F870CFA" w14:textId="049EF768">
+    <w:p w14:paraId="5F870CFA" w14:textId="049EF768" w:rsidR="00626A3C" w:rsidRDefault="472EDB3F" w:rsidP="002B4051">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>These</w:t>
       </w:r>
       <w:r w:rsidR="00A75D66">
         <w:t xml:space="preserve"> authorised</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> professionals </w:t>
       </w:r>
       <w:r w:rsidR="40EC676A">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> have known the young carer for </w:t>
       </w:r>
       <w:r w:rsidRPr="621E13FA">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>more than 3 months</w:t>
       </w:r>
       <w:r w:rsidR="40EC676A">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="060EFC72" w:rsidRDefault="00844A58" w14:paraId="1F50E8A0" w14:textId="52C95CC5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablebullet1"/>
+    <w:p w14:paraId="1F50E8A0" w14:textId="52C95CC5" w:rsidR="00626A3C" w:rsidRDefault="00844A58" w:rsidP="00020D97">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>school teachers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="003D6786" w:rsidRDefault="00844A58" w14:paraId="7DF90FE6" w14:textId="3C431258">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablebullet1"/>
+    <w:p w14:paraId="7DF90FE6" w14:textId="3C431258" w:rsidR="00626A3C" w:rsidRDefault="00844A58" w:rsidP="00020D97">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>school nurses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="003D6786" w:rsidRDefault="690121F5" w14:paraId="56E3D939" w14:textId="5F569E59">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablebullet1"/>
+    <w:p w14:paraId="56E3D939" w14:textId="5F569E59" w:rsidR="00626A3C" w:rsidRDefault="690121F5" w:rsidP="00020D97">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidR="00844A58">
         <w:t xml:space="preserve">school health and wellbeing </w:t>
       </w:r>
       <w:r w:rsidR="704DFB82">
         <w:t>staff (such as school counsellors)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626A3C" w:rsidP="003D6786" w:rsidRDefault="00844A58" w14:paraId="7E11447B" w14:textId="6A675091">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablebullet1"/>
+    <w:p w14:paraId="7E11447B" w14:textId="6A675091" w:rsidR="00626A3C" w:rsidRDefault="00844A58" w:rsidP="00020D97">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">school </w:t>
       </w:r>
       <w:r w:rsidR="00A06C0F">
         <w:t>assistant</w:t>
       </w:r>
       <w:r w:rsidR="0BE992B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>principals and principals</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00162CA9" w:rsidP="060EFC72" w:rsidRDefault="00844A58" w14:paraId="312DEA78" w14:textId="028ABD6C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablebullet1"/>
+    <w:p w14:paraId="312DEA78" w14:textId="028ABD6C" w:rsidR="00162CA9" w:rsidRDefault="00844A58" w:rsidP="00020D97">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>registered youth workers and registered youth counsellors.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="060EFC72" w:rsidP="060EFC72" w:rsidRDefault="060EFC72" w14:paraId="686C1123" w14:textId="472E4CD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablebullet1"/>
+    <w:p w14:paraId="32C21CB6" w14:textId="77777777" w:rsidR="00411469" w:rsidRDefault="00411469" w:rsidP="00411469">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...194 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE1B42D" w14:textId="77777777" w:rsidR="00411469" w:rsidRPr="00DE21C7" w:rsidRDefault="00411469" w:rsidP="00411469">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve">Contact us to receive this document in another format. Please phone </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the Victorian Carer Card team on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F15176">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1800 901 958</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>, or email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="621E13FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>carercard@dffh.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="87189D"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C9CB2F" w14:textId="77777777" w:rsidR="00411469" w:rsidRPr="00DE21C7" w:rsidRDefault="00411469" w:rsidP="00411469">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If you are d/Deaf, hard of hearing, or have a speech/communication difficulty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> please contact us through your preferred </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00DE21C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>National Relay Service (NRS) call channel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> Then, provide the NRS with our phone </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F15176">
+        <w:t>number [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F15176">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1800 901 958</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F15176">
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve">For more information, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00DE21C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>About the National Relay Service</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D84A3B0" w14:textId="77777777" w:rsidR="00411469" w:rsidRPr="000A241E" w:rsidRDefault="00411469" w:rsidP="00411469">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A241E">
+        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44887A11" w14:textId="77777777" w:rsidR="00411469" w:rsidRPr="000A241E" w:rsidRDefault="00411469" w:rsidP="00411469">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A241E">
+        <w:t>© State of Victoria, Australia, Department of Families, Fairness and Housing, May 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BFC3EE" w14:textId="77777777" w:rsidR="00411469" w:rsidRPr="000A241E" w:rsidRDefault="00411469" w:rsidP="00411469">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A241E">
+        <w:t>ISBN 978-1-76171-036-0 (pdf/online/MS word)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2559E821" w14:textId="0C286D0F" w:rsidR="060EFC72" w:rsidRDefault="00411469" w:rsidP="006A5C50">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A241E">
+        <w:t>Available on the How to apply page on the Victorian Carer Card website (https://www.carercard.vic.gov.au/applying)</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="060EFC72" w:rsidSect="00593A99">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001522B4" w:rsidRDefault="001522B4" w14:paraId="77936650" w14:textId="77777777">
+    <w:p w14:paraId="256975EC" w14:textId="77777777" w:rsidR="00DF5659" w:rsidRDefault="00DF5659">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001522B4" w:rsidRDefault="001522B4" w14:paraId="6CC8EFFD" w14:textId="77777777"/>
+    <w:p w14:paraId="59DDA1F2" w14:textId="77777777" w:rsidR="00DF5659" w:rsidRDefault="00DF5659"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001522B4" w:rsidRDefault="001522B4" w14:paraId="1C9FE903" w14:textId="77777777">
+    <w:p w14:paraId="13CB1451" w14:textId="77777777" w:rsidR="00DF5659" w:rsidRDefault="00DF5659">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001522B4" w:rsidRDefault="001522B4" w14:paraId="3DBAD3F5" w14:textId="77777777"/>
+    <w:p w14:paraId="70D7113C" w14:textId="77777777" w:rsidR="00DF5659" w:rsidRDefault="00DF5659"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00F65AA9" w:rsidR="00E261B3" w:rsidP="00EF2C72" w:rsidRDefault="00967335" w14:paraId="016C29F6" w14:textId="044C41A7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="016C29F6" w14:textId="044C41A7" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
           <wp:simplePos x="538163" y="9644063"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="792720"/>
           <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6514,126 +6427,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="3E3ACDE0" w14:textId="77777777">
+                        <w:p w14:paraId="3E3ACDE0" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="3B9068AF">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3F220AE8">
+          <w:pict>
+            <v:shapetype w14:anchorId="3F220AE8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMc3054336811d08b680b9289e" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+            <v:shape id="MSIPCMc3054336811d08b680b9289e" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="09E77742" w14:textId="77777777">
+                  <w:p w14:paraId="3E3ACDE0" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00E261B3" w:rsidRDefault="00E261B3" w14:paraId="65F67A31" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -6641,126 +6554,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="14CB6103" w14:textId="77777777">
+                        <w:p w14:paraId="14CB6103" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="73BA2208">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="36861015">
+          <w:pict>
+            <v:shapetype w14:anchorId="36861015" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM418f4cbe97f099549309dca7" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="08CE8BEA" w14:textId="77777777">
+                  <w:p w14:paraId="14CB6103" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00F65AA9" w:rsidR="00593A99" w:rsidP="00EF2C72" w:rsidRDefault="00593A99" w14:paraId="6434A8BE" w14:textId="5BA638FF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6434A8BE" w14:textId="5BA638FF" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00593A99" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="005089CE" wp14:editId="12E569FA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="MSIPCMc3054336811d08b680b9289e" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6769,358 +6682,418 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00B21F90" w:rsidR="00593A99" w:rsidP="00B21F90" w:rsidRDefault="00593A99" w14:paraId="4A19E81D" w14:textId="77777777">
+                        <w:p w14:paraId="4A19E81D" w14:textId="77777777" w:rsidR="00593A99" w:rsidRPr="00B21F90" w:rsidRDefault="00593A99" w:rsidP="00B21F90">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="3A1F6FAE">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="005089CE">
+          <w:pict>
+            <v:shapetype w14:anchorId="005089CE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00B21F90" w:rsidR="00593A99" w:rsidP="00B21F90" w:rsidRDefault="00593A99" w14:paraId="75F360E3" w14:textId="77777777">
+                  <w:p w14:paraId="4A19E81D" w14:textId="77777777" w:rsidR="00593A99" w:rsidRPr="00B21F90" w:rsidRDefault="00593A99" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001522B4" w:rsidP="00207717" w:rsidRDefault="001522B4" w14:paraId="3AE3FDC2" w14:textId="77777777">
+    <w:p w14:paraId="2C8551C1" w14:textId="77777777" w:rsidR="00DF5659" w:rsidRDefault="00DF5659" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001522B4" w:rsidRDefault="001522B4" w14:paraId="04687321" w14:textId="77777777">
+    <w:p w14:paraId="7C54F4F9" w14:textId="77777777" w:rsidR="00DF5659" w:rsidRDefault="00DF5659">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001522B4" w:rsidRDefault="001522B4" w14:paraId="361559F5" w14:textId="77777777"/>
+    <w:p w14:paraId="6246FBC7" w14:textId="77777777" w:rsidR="00DF5659" w:rsidRDefault="00DF5659"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00643BB8" w:rsidRDefault="00643BB8" w14:paraId="5A922410" w14:textId="4D35D7B1">
+    <w:p w14:paraId="5A922410" w14:textId="4D35D7B1" w:rsidR="00643BB8" w:rsidRDefault="00643BB8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00643BB8">
         <w:t>https://www.carercard.vic.gov.au/directory_search_results</w:t>
       </w:r>
       <w:r>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="006955C7" w:rsidRDefault="006955C7" w14:paraId="708AD715" w14:textId="4A01286B">
+    <w:p w14:paraId="708AD715" w14:textId="4A01286B" w:rsidR="006955C7" w:rsidRDefault="006955C7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="006955C7">
         <w:t>https://www.seniorsonline.vic.gov.au/discount-directory</w:t>
       </w:r>
       <w:r>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="002C57AB" w:rsidRDefault="002C57AB" w14:paraId="3144BCBB" w14:textId="1F3DD1B0">
+    <w:p w14:paraId="3144BCBB" w14:textId="1F3DD1B0" w:rsidR="002C57AB" w:rsidRDefault="002C57AB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For more information, see the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1">
+      <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00FE56E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Department of Justice’s Statutory declarations page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="002C57AB">
         <w:t>https://www.justice.vic.gov.au/statdecs</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00020AE7" w:rsidRDefault="00020AE7" w14:paraId="29D64D1E" w14:textId="5585F1F1">
+    <w:p w14:paraId="29D64D1E" w14:textId="5585F1F1" w:rsidR="00020AE7" w:rsidRDefault="00020AE7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00020AE7">
         <w:t>https://dhhs-cardoperations.my.site.com/CarerApplication/s</w:t>
       </w:r>
       <w:r>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00020AE7" w:rsidRDefault="00020AE7" w14:paraId="4E55679C" w14:textId="36634A82">
+    <w:p w14:paraId="4E55679C" w14:textId="36634A82" w:rsidR="00020AE7" w:rsidRDefault="00020AE7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00020AE7">
         <w:t>https://www.carercard.vic.gov.au/apply-card</w:t>
       </w:r>
       <w:r>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00D41511" w:rsidRDefault="00D41511" w14:paraId="3A6A3175" w14:textId="4BCDB9BD">
+    <w:p w14:paraId="3A6A3175" w14:textId="4BCDB9BD" w:rsidR="00D41511" w:rsidRDefault="00D41511">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &lt;CarerCard@dffh.vic.gov.au&gt;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00D41511" w:rsidP="00D41511" w:rsidRDefault="00D41511" w14:paraId="6E6180CB" w14:textId="77777777">
+    <w:p w14:paraId="03211E7C" w14:textId="6315922D" w:rsidR="00CF3378" w:rsidRDefault="00CF3378" w:rsidP="00CF3378">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6DDA" w:rsidRPr="00CD6DDA">
+        <w:t>https://www.carercard.vic.gov.au</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6DDA">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="6E6180CB" w14:textId="77777777" w:rsidR="00D41511" w:rsidRDefault="00D41511" w:rsidP="00D41511">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> &lt;CarerCard@dffh.vic.gov.au&gt;</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="25EEC0A2" w14:textId="77777777" w:rsidR="00411469" w:rsidRDefault="00411469" w:rsidP="00411469">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783B90">
+        <w:t>https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="5360C3EB" w14:textId="77777777" w:rsidR="00411469" w:rsidRDefault="00411469" w:rsidP="00411469">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1C26">
+        <w:t>https://www.accesshub.gov.au/about-the-nrs</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="0051568D" w:rsidR="00E261B3" w:rsidP="0017674D" w:rsidRDefault="000C2124" w14:paraId="01FD96D1" w14:textId="3F72CAF7">
+  <w:p w14:paraId="01FD96D1" w14:textId="3F72CAF7" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="68F4F540" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="000C2124" w:rsidR="68F4F540">
-      <w:rPr/>
+    <w:r w:rsidRPr="000C2124">
       <w:t>Applying for a Victorian Carer Card</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:rPr>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="68F4F540">
-      <w:rPr/>
+    <w:r>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000C2124">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00B14B5F">
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9B685C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -7168,382 +7141,382 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1AD0F0D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7B0871F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AB0A1B58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="18F00008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DABE69B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8AB24756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C06715"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A86A6B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037845E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE9E7FA8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A50056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A987A"/>
     <w:numStyleLink w:val="ZZNumbersloweralpha"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8D43DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B4525A8A"/>
     <w:numStyleLink w:val="ZZNumbersdigit"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A987A"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
@@ -7657,147 +7630,147 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14703A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C31A4898"/>
     <w:lvl w:ilvl="0" w:tplc="87204086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2166" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2886" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4326" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18D0160B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E18A0A2A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7891,67 +7864,67 @@
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1191"/>
         </w:tabs>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -8024,66 +7997,66 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -8253,409 +8226,409 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B7F1DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E050DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD40D03A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EF64517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="73667206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BCFEF596">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="36C2FFB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A2366BEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F47CCF96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="642C84A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="5B181940">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EAD8285C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A83A3852">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE309CD8"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -8721,65 +8694,65 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94EEF5CE"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -8845,66 +8818,66 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60E46E98"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -8969,178 +8942,178 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B20FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE704FD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC262D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B38817FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -9205,260 +9178,260 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77485834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B2EAC32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79255E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7748BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="324090771">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2038003190">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="536433385">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2002193472">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1356078848">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
@@ -9942,154 +9915,160 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1852840327">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="312300169">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000069D2"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011B95"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000144CC"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00016D97"/>
     <w:rsid w:val="00020AE7"/>
+    <w:rsid w:val="00020D97"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="0002438B"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="000267B5"/>
+    <w:rsid w:val="00026C27"/>
     <w:rsid w:val="00030718"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="000430C8"/>
+    <w:rsid w:val="00043C6E"/>
     <w:rsid w:val="0004452E"/>
     <w:rsid w:val="0004536B"/>
+    <w:rsid w:val="00045E0A"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="00055C2D"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="0006020C"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000657F8"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="00082DC7"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00085A80"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094812"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0B58"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
+    <w:rsid w:val="000A241E"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000B71EF"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C2124"/>
     <w:rsid w:val="000C3E8F"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
+    <w:rsid w:val="000C6797"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E493E"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F30E1"/>
     <w:rsid w:val="000F3CFE"/>
     <w:rsid w:val="000F4633"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F5321"/>
     <w:rsid w:val="000F608B"/>
     <w:rsid w:val="000F747D"/>
     <w:rsid w:val="0010025B"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00102AFD"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
@@ -10107,172 +10086,183 @@
     <w:rsid w:val="00134063"/>
     <w:rsid w:val="00140CD7"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="001449E1"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="001522B4"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="001653E5"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="00167B8F"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00175F89"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="001821D8"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00187DBF"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
+    <w:rsid w:val="001B7B94"/>
     <w:rsid w:val="001C09DB"/>
+    <w:rsid w:val="001C1B94"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C72F5"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6348"/>
     <w:rsid w:val="001D6F59"/>
+    <w:rsid w:val="001E3F5A"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001F06A4"/>
     <w:rsid w:val="001F174A"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F4F67"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210698"/>
     <w:rsid w:val="00210A92"/>
+    <w:rsid w:val="00212F91"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022236B"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="00223F8D"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
+    <w:rsid w:val="00234634"/>
     <w:rsid w:val="002365B4"/>
+    <w:rsid w:val="0024057A"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00254F10"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="00256BEB"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
+    <w:rsid w:val="002657E3"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="00276E92"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280C4B"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="00285E3C"/>
     <w:rsid w:val="002862F1"/>
+    <w:rsid w:val="002863B0"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="002958FE"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A12B0"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4051"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B6ED6"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C4EDC"/>
     <w:rsid w:val="002C57AB"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D2B04"/>
     <w:rsid w:val="002D2BCD"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E462F"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F2831"/>
     <w:rsid w:val="002F360F"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F4CA2"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00301DE6"/>
     <w:rsid w:val="00302216"/>
+    <w:rsid w:val="00303D1F"/>
     <w:rsid w:val="00303E53"/>
+    <w:rsid w:val="0030401A"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306546"/>
     <w:rsid w:val="0030666C"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316876"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="00324A0D"/>
     <w:rsid w:val="00324BF3"/>
     <w:rsid w:val="003252EE"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00334FEC"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351405"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00355FCD"/>
@@ -10292,239 +10282,252 @@
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="00387B73"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="003959C7"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A28D9"/>
     <w:rsid w:val="003A4D1A"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B3237"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C1DE7"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C57A2"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
+    <w:rsid w:val="003D06B3"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6786"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E3C37"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E645C"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F1D73"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
+    <w:rsid w:val="00400EB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="0040184E"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00402261"/>
     <w:rsid w:val="00403338"/>
     <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
+    <w:rsid w:val="0041105A"/>
+    <w:rsid w:val="00411469"/>
     <w:rsid w:val="00413690"/>
+    <w:rsid w:val="00414205"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00425EE2"/>
     <w:rsid w:val="0042749A"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00432FF3"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00437327"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442292"/>
     <w:rsid w:val="00442C6C"/>
+    <w:rsid w:val="0044361A"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="00446788"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="0045776F"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="00463332"/>
     <w:rsid w:val="0046338F"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="00472407"/>
     <w:rsid w:val="00472691"/>
     <w:rsid w:val="004728EC"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="0047542E"/>
     <w:rsid w:val="00482EC2"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="004857D5"/>
     <w:rsid w:val="004874BC"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="00493EB0"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A6508"/>
     <w:rsid w:val="004A65D6"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B4185"/>
+    <w:rsid w:val="004B50B4"/>
     <w:rsid w:val="004C0C82"/>
+    <w:rsid w:val="004C4C0D"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D0419"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4100"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F2756"/>
+    <w:rsid w:val="004F3ED7"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00507AA6"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="00512454"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="0052315A"/>
     <w:rsid w:val="00523621"/>
     <w:rsid w:val="00524A79"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00527758"/>
     <w:rsid w:val="00530205"/>
     <w:rsid w:val="00530908"/>
     <w:rsid w:val="00531163"/>
     <w:rsid w:val="00534AC0"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00537BCD"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543C74"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="005472DB"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="00551176"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00561457"/>
+    <w:rsid w:val="00565360"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="005736B1"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="005822EC"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="00585D17"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A0B54"/>
+    <w:rsid w:val="005A268F"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B5C1F"/>
     <w:rsid w:val="005B63BC"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C2D76"/>
+    <w:rsid w:val="005C375F"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C49F5"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005C79BB"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E0D0B"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2892"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0C6A"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
+    <w:rsid w:val="005F5798"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006017A6"/>
     <w:rsid w:val="00602DCA"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="0060683C"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00611D99"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="00621657"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00626A3C"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
@@ -10539,251 +10542,262 @@
     <w:rsid w:val="0065044F"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="00651162"/>
     <w:rsid w:val="0065207D"/>
     <w:rsid w:val="006522BE"/>
     <w:rsid w:val="00653A1D"/>
     <w:rsid w:val="0065410B"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="006655D4"/>
     <w:rsid w:val="006673F1"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670016"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00674678"/>
     <w:rsid w:val="006751CF"/>
     <w:rsid w:val="006756C1"/>
     <w:rsid w:val="00677574"/>
+    <w:rsid w:val="006804CB"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
+    <w:rsid w:val="00692863"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="006955C7"/>
     <w:rsid w:val="006956E3"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A2A76"/>
     <w:rsid w:val="006A3383"/>
+    <w:rsid w:val="006A5C50"/>
     <w:rsid w:val="006A6094"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006B6DBD"/>
     <w:rsid w:val="006C2058"/>
     <w:rsid w:val="006C380A"/>
     <w:rsid w:val="006C558D"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D7FCC"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E253C"/>
     <w:rsid w:val="006E3E38"/>
     <w:rsid w:val="006E43CD"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="00701D95"/>
     <w:rsid w:val="00705456"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="00710EBC"/>
     <w:rsid w:val="00714567"/>
+    <w:rsid w:val="00716AA6"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="0072249C"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="0073799A"/>
     <w:rsid w:val="00740441"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007448CB"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00747498"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="007501CF"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="00763139"/>
+    <w:rsid w:val="00764725"/>
     <w:rsid w:val="00766B80"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776C93"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007826F0"/>
     <w:rsid w:val="007833D8"/>
+    <w:rsid w:val="00783750"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007931DF"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797BDB"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B6F9E"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C051D"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C2FB6"/>
     <w:rsid w:val="007C31D1"/>
     <w:rsid w:val="007C467F"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E1844"/>
     <w:rsid w:val="007E2027"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007E4782"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F31EE"/>
     <w:rsid w:val="007F546C"/>
+    <w:rsid w:val="007F6047"/>
     <w:rsid w:val="007F61DF"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="00802489"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008066DC"/>
     <w:rsid w:val="00811106"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="0081382C"/>
     <w:rsid w:val="00813D71"/>
     <w:rsid w:val="00814318"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="0081722A"/>
     <w:rsid w:val="008172D8"/>
     <w:rsid w:val="00817D84"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
+    <w:rsid w:val="00821A30"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="0084116F"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="0084397E"/>
     <w:rsid w:val="00844A58"/>
     <w:rsid w:val="00845DC1"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="008534B6"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008632E5"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="008715EA"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00874757"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="0087783B"/>
     <w:rsid w:val="00881712"/>
     <w:rsid w:val="0088292E"/>
     <w:rsid w:val="00882CAA"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="00890F49"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="008949E7"/>
     <w:rsid w:val="00894BC4"/>
+    <w:rsid w:val="008A00DC"/>
     <w:rsid w:val="008A0A5F"/>
     <w:rsid w:val="008A13DA"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2239"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D69DE"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E0CD8"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E64EA"/>
+    <w:rsid w:val="008E6FDC"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00901A97"/>
     <w:rsid w:val="009026CC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009115D8"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00917915"/>
     <w:rsid w:val="00920632"/>
     <w:rsid w:val="00922658"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="00932C88"/>
     <w:rsid w:val="0093338F"/>
@@ -10818,145 +10832,151 @@
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009A7245"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B38A8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009B77B4"/>
     <w:rsid w:val="009C0CC7"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C2B16"/>
     <w:rsid w:val="009C5E77"/>
+    <w:rsid w:val="009C5F07"/>
     <w:rsid w:val="009C6E72"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F5272"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="009F7E4F"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A05968"/>
     <w:rsid w:val="00A06C0F"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A252B9"/>
     <w:rsid w:val="00A32577"/>
+    <w:rsid w:val="00A329F2"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A34ACD"/>
     <w:rsid w:val="00A34D94"/>
     <w:rsid w:val="00A352F5"/>
     <w:rsid w:val="00A42646"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A513A9"/>
     <w:rsid w:val="00A527B4"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A609BB"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A74FCD"/>
     <w:rsid w:val="00A75D66"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A83131"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A8559E"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A8751D"/>
     <w:rsid w:val="00A91406"/>
+    <w:rsid w:val="00A95EB0"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA49F6"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AB3671"/>
     <w:rsid w:val="00AB4C6B"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD15D7"/>
     <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD3814"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE2298"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
+    <w:rsid w:val="00AF1104"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF4B2A"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00AF65CE"/>
     <w:rsid w:val="00B00672"/>
+    <w:rsid w:val="00B00DCF"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3514D"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B4141B"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B4493C"/>
     <w:rsid w:val="00B45141"/>
@@ -10995,393 +11015,415 @@
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BB55E3"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC0A05"/>
     <w:rsid w:val="00BC12A2"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BE00EF"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7EF9"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C030C5"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
+    <w:rsid w:val="00C0630B"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C1170F"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C14BD6"/>
     <w:rsid w:val="00C21B33"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C2732F"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C41713"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C46F79"/>
     <w:rsid w:val="00C50C75"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C5314C"/>
     <w:rsid w:val="00C55C11"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C770AB"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C91CF2"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C94138"/>
     <w:rsid w:val="00C94A5B"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
+    <w:rsid w:val="00CB44E1"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB6FA3"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC4756"/>
     <w:rsid w:val="00CC5C90"/>
     <w:rsid w:val="00CC72F6"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD3791"/>
     <w:rsid w:val="00CD4023"/>
     <w:rsid w:val="00CD64DF"/>
+    <w:rsid w:val="00CD6DDA"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CF0081"/>
     <w:rsid w:val="00CF1247"/>
     <w:rsid w:val="00CF2F50"/>
+    <w:rsid w:val="00CF3378"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF5E52"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00CF6FE5"/>
+    <w:rsid w:val="00CF789E"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D14134"/>
     <w:rsid w:val="00D142E1"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D208B5"/>
     <w:rsid w:val="00D2106A"/>
     <w:rsid w:val="00D25330"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D41511"/>
     <w:rsid w:val="00D44DEE"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D46283"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D51CBC"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D535A6"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
+    <w:rsid w:val="00D6346D"/>
     <w:rsid w:val="00D65F5A"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
+    <w:rsid w:val="00D819FD"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81B94"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
+    <w:rsid w:val="00D8692C"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96AC7"/>
     <w:rsid w:val="00D96B55"/>
+    <w:rsid w:val="00DA0734"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
+    <w:rsid w:val="00DB0097"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC30EA"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD3E7E"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6570"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DD6D6B"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF02DA"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF320F"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF50FC"/>
+    <w:rsid w:val="00DF5659"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E03227"/>
     <w:rsid w:val="00E032A3"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E1364A"/>
     <w:rsid w:val="00E148E5"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
+    <w:rsid w:val="00E21B1D"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E34637"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E406FF"/>
     <w:rsid w:val="00E50232"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56548"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E57B7F"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E62D6D"/>
     <w:rsid w:val="00E62E5B"/>
     <w:rsid w:val="00E648B3"/>
     <w:rsid w:val="00E66312"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E76E4C"/>
     <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E85108"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EB4463"/>
     <w:rsid w:val="00EB6F9D"/>
     <w:rsid w:val="00EB7B9C"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1B6B"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC5077"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00EF66C2"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F13B27"/>
+    <w:rsid w:val="00F15176"/>
     <w:rsid w:val="00F15A23"/>
     <w:rsid w:val="00F16F1B"/>
+    <w:rsid w:val="00F17D83"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F2796E"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F40CA2"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F43CC2"/>
     <w:rsid w:val="00F4450D"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F5260B"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56DF1"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F634D9"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F67D20"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F74955"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F916DE"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
+    <w:rsid w:val="00FA6565"/>
     <w:rsid w:val="00FA6B55"/>
     <w:rsid w:val="00FB3501"/>
+    <w:rsid w:val="00FB3D6B"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
+    <w:rsid w:val="00FB5EB7"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD18FD"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FD5ADD"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE58B6"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="028695F6"/>
     <w:rsid w:val="030399CD"/>
     <w:rsid w:val="038A4490"/>
     <w:rsid w:val="04314182"/>
     <w:rsid w:val="05BA3790"/>
     <w:rsid w:val="060EFC72"/>
     <w:rsid w:val="080A4194"/>
     <w:rsid w:val="09576F06"/>
     <w:rsid w:val="09DBCC81"/>
     <w:rsid w:val="09FF10FF"/>
     <w:rsid w:val="0A6431FE"/>
     <w:rsid w:val="0AB7F23B"/>
     <w:rsid w:val="0ABAED64"/>
     <w:rsid w:val="0AF1F2C4"/>
     <w:rsid w:val="0BE992B7"/>
     <w:rsid w:val="0BED53BA"/>
     <w:rsid w:val="0C050358"/>
     <w:rsid w:val="0CCE57A0"/>
     <w:rsid w:val="0D0F6333"/>
     <w:rsid w:val="0DC83E97"/>
     <w:rsid w:val="0E501883"/>
     <w:rsid w:val="0E7BBAB9"/>
     <w:rsid w:val="0EEA3FBE"/>
     <w:rsid w:val="0FE98BDC"/>
     <w:rsid w:val="10544388"/>
     <w:rsid w:val="10F50ECB"/>
     <w:rsid w:val="1266B9F4"/>
     <w:rsid w:val="128CDC3F"/>
     <w:rsid w:val="12951169"/>
     <w:rsid w:val="149C8126"/>
     <w:rsid w:val="14B3790E"/>
+    <w:rsid w:val="16D31FD7"/>
     <w:rsid w:val="170F556F"/>
     <w:rsid w:val="1779585B"/>
     <w:rsid w:val="1787A2EE"/>
     <w:rsid w:val="181831D2"/>
     <w:rsid w:val="190572A9"/>
     <w:rsid w:val="190F9E0D"/>
     <w:rsid w:val="1A3DEA2D"/>
     <w:rsid w:val="1AD32947"/>
     <w:rsid w:val="1ADA57BD"/>
     <w:rsid w:val="1AEA758B"/>
     <w:rsid w:val="1BB4FDBF"/>
     <w:rsid w:val="1BED583C"/>
     <w:rsid w:val="1CBF206C"/>
     <w:rsid w:val="1CBFBDA5"/>
     <w:rsid w:val="1D5DF609"/>
     <w:rsid w:val="1DB8D8A8"/>
     <w:rsid w:val="1E19332F"/>
     <w:rsid w:val="1E47CEB6"/>
     <w:rsid w:val="1EE88DE0"/>
     <w:rsid w:val="1F49D8CE"/>
     <w:rsid w:val="1FF0A029"/>
     <w:rsid w:val="2216E3E6"/>
     <w:rsid w:val="24E49916"/>
     <w:rsid w:val="25558DCF"/>
     <w:rsid w:val="25B9DA8C"/>
@@ -11399,114 +11441,118 @@
     <w:rsid w:val="2E773F1F"/>
     <w:rsid w:val="2FABB255"/>
     <w:rsid w:val="3040E66B"/>
     <w:rsid w:val="30698C88"/>
     <w:rsid w:val="308D6A7D"/>
     <w:rsid w:val="30959876"/>
     <w:rsid w:val="309B499A"/>
     <w:rsid w:val="30D724AC"/>
     <w:rsid w:val="30D78B2D"/>
     <w:rsid w:val="31A189AD"/>
     <w:rsid w:val="33B82909"/>
     <w:rsid w:val="342A3776"/>
     <w:rsid w:val="349318B7"/>
     <w:rsid w:val="34BFC3F4"/>
     <w:rsid w:val="35F81703"/>
     <w:rsid w:val="37121445"/>
     <w:rsid w:val="378438DB"/>
     <w:rsid w:val="38954FFF"/>
     <w:rsid w:val="38D5FA20"/>
     <w:rsid w:val="3A006817"/>
     <w:rsid w:val="3A4440B0"/>
     <w:rsid w:val="3A4CFE6A"/>
     <w:rsid w:val="3A77617D"/>
     <w:rsid w:val="3A96C31B"/>
     <w:rsid w:val="3B19A3D6"/>
+    <w:rsid w:val="3B1E1A09"/>
     <w:rsid w:val="3B763438"/>
     <w:rsid w:val="3C909BF5"/>
     <w:rsid w:val="3DAA29C2"/>
     <w:rsid w:val="3E3E89A4"/>
     <w:rsid w:val="3EF3D81E"/>
     <w:rsid w:val="3F504ACE"/>
     <w:rsid w:val="3F9478C9"/>
     <w:rsid w:val="3FCAF267"/>
     <w:rsid w:val="40624D97"/>
     <w:rsid w:val="40D8D17A"/>
     <w:rsid w:val="40EC676A"/>
     <w:rsid w:val="417ADFAF"/>
     <w:rsid w:val="423442DA"/>
     <w:rsid w:val="429A11E8"/>
     <w:rsid w:val="42FB1BED"/>
     <w:rsid w:val="4412A708"/>
     <w:rsid w:val="4439A8F4"/>
     <w:rsid w:val="4445B686"/>
     <w:rsid w:val="448C17EE"/>
     <w:rsid w:val="45A7919A"/>
     <w:rsid w:val="464DD47D"/>
     <w:rsid w:val="468627F0"/>
+    <w:rsid w:val="4696E5DE"/>
     <w:rsid w:val="472EDB3F"/>
     <w:rsid w:val="482EC256"/>
     <w:rsid w:val="4889CBA2"/>
     <w:rsid w:val="4A81DFF4"/>
     <w:rsid w:val="4BC14BB7"/>
     <w:rsid w:val="4CCEB741"/>
     <w:rsid w:val="4D2ACF7E"/>
     <w:rsid w:val="4E112D5E"/>
     <w:rsid w:val="4F1004EF"/>
     <w:rsid w:val="4FECF112"/>
     <w:rsid w:val="51293A28"/>
     <w:rsid w:val="5158B98D"/>
     <w:rsid w:val="52D1C5C4"/>
     <w:rsid w:val="52D23027"/>
     <w:rsid w:val="52E817F3"/>
     <w:rsid w:val="531F0A17"/>
     <w:rsid w:val="53599785"/>
     <w:rsid w:val="5489AB37"/>
     <w:rsid w:val="5546BD28"/>
     <w:rsid w:val="55FFF8B2"/>
     <w:rsid w:val="56D2C3A6"/>
     <w:rsid w:val="56FE21D5"/>
     <w:rsid w:val="58C08CA1"/>
     <w:rsid w:val="59DACB63"/>
     <w:rsid w:val="5AB3B71F"/>
     <w:rsid w:val="5B6CED4C"/>
     <w:rsid w:val="5C04E0D1"/>
     <w:rsid w:val="5C0FFA74"/>
     <w:rsid w:val="5D74E0AF"/>
     <w:rsid w:val="5DDB8481"/>
     <w:rsid w:val="5E6DD02E"/>
     <w:rsid w:val="5F22C730"/>
+    <w:rsid w:val="5FA78EE6"/>
     <w:rsid w:val="5FBB02C8"/>
     <w:rsid w:val="60EE6352"/>
     <w:rsid w:val="61619923"/>
     <w:rsid w:val="61A5F79D"/>
     <w:rsid w:val="621E13FA"/>
     <w:rsid w:val="6250F81F"/>
     <w:rsid w:val="62B8B834"/>
     <w:rsid w:val="637B7F4A"/>
     <w:rsid w:val="65FF2B26"/>
     <w:rsid w:val="66160044"/>
+    <w:rsid w:val="686ED3E0"/>
     <w:rsid w:val="68CEA6A7"/>
     <w:rsid w:val="68F4F540"/>
     <w:rsid w:val="690121F5"/>
     <w:rsid w:val="698E82BA"/>
     <w:rsid w:val="69A50656"/>
     <w:rsid w:val="69B5DCAE"/>
     <w:rsid w:val="6A3A01D1"/>
     <w:rsid w:val="6AC7A903"/>
     <w:rsid w:val="6B79DB10"/>
     <w:rsid w:val="6BE42958"/>
     <w:rsid w:val="6D054C93"/>
     <w:rsid w:val="6D20F4EF"/>
     <w:rsid w:val="6DF326E4"/>
     <w:rsid w:val="6EDE4A7C"/>
     <w:rsid w:val="6FEA8341"/>
     <w:rsid w:val="704DFB82"/>
     <w:rsid w:val="71097710"/>
     <w:rsid w:val="71B899BC"/>
     <w:rsid w:val="71FF6E63"/>
     <w:rsid w:val="72B59638"/>
     <w:rsid w:val="73741281"/>
     <w:rsid w:val="74A67E7B"/>
     <w:rsid w:val="74C2F287"/>
     <w:rsid w:val="757F3592"/>
     <w:rsid w:val="75966169"/>
@@ -11531,127 +11577,127 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
   <w15:docId w15:val="{69C01B55-3FB3-49C8-84A1-F0AB4B3EA397}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11720,53 +11766,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Revision" w:uiPriority="71"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="72" w:semiHidden="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="60" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="72" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="73" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="60" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 1"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="67"/>
@@ -11801,57 +11847,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:semiHidden="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="66" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="67" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="68" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="69" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="70"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -11918,480 +11964,480 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="00B95AB9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003D7E30"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003D7E30"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003D7E30"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003D7E30"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00593A99"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="87189D"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabletext6pt" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext6pt">
     <w:name w:val="Table text + 6pt"/>
     <w:basedOn w:val="Tabletext"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="0042084E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00C621B1"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodynospace" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003744CF"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00593A99"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="98"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FA3525"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCheadingfactsheet" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCheadingfactsheet">
     <w:name w:val="TOC heading fact sheet"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Body"/>
     <w:link w:val="TOCheadingfactsheetChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="009C1CB1"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="200" w:line="330" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="29"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TOCheadingfactsheetChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TOCheadingfactsheetChar">
     <w:name w:val="TOC heading fact sheet Char"/>
     <w:link w:val="TOCheadingfactsheet"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="29"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="60"/>
@@ -12480,923 +12526,923 @@
     <w:semiHidden/>
     <w:rsid w:val="0021053D"/>
     <w:pPr>
       <w:ind w:left="1600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sectionbreakfirstpage" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionbreakfirstpage">
     <w:name w:val="Section break first page"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00280C4B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabletext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Documenttitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
     <w:name w:val="Document title"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="0016037B"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="440" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Accessibilitypara" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Figurecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodyafterbullets" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablebullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablebullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZTablebullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablecolhead" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00EB05D5"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bulletafternumbers1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Documentsubtitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="0016037B"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spacerparatopoffirstpage" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spacerparatopoffirstpage">
     <w:name w:val="Spacer para top of first page"/>
     <w:basedOn w:val="Bodynospace"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE6028"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZBullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
     <w:name w:val="ZZ Bullets"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumbersdigit" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
     <w:name w:val="ZZ Numbers digit"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZQuotebullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberdigit" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberloweralphaindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberdigitindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
     <w:name w:val="Number digit indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberloweralpha" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberlowerroman" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberlowerromanindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotetext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablefigurenote" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodyaftertablefigure" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bulletafternumbers2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumberslowerroman" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumbersloweralpha" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotebullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotebullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
     <w:name w:val="Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Body"/>
     <w:rsid w:val="002365B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bannermarking" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bannermarking">
     <w:name w:val="Banner marking"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00165A57"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Imprint" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Introtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="008A5D60"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C2D76"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F5260B"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Bluecasestudy" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bluecasestudy">
     <w:name w:val="Blue case study"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D2BCD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Segoe UI"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="004EA8" w:sz="36" w:space="0"/>
-        <w:bottom w:val="single" w:color="004EA8" w:sz="36" w:space="0"/>
+        <w:top w:val="single" w:sz="36" w:space="0" w:color="004EA8"/>
+        <w:bottom w:val="single" w:sz="36" w:space="0" w:color="004EA8"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="85" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0EAF5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="004EA8" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="004EA8"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E0EAF5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:vAlign w:val="top"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:vAlign w:val="top"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tealtable" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tealtable">
     <w:name w:val="Teal table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="002D2BCD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Segoe UI"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
-        <w:left w:val="single" w:color="53565A" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideV w:val="single" w:color="A9ABAD" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="53565A"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="398E8B"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="53565A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A9ABAD"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A9ABAD"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="85" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="398E8B" w:sz="24" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="53565A" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="398E8B"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="53565A"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="00857E"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="53565A"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="A9ABAD" w:sz="2" w:space="0"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A9ABAD"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="398E8B" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="398E8B"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:vAlign w:val="top"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="17"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:vAlign w:val="top"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2notinTOC" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2notinTOC">
     <w:name w:val="Heading 2 not in TOC"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00285E3C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0CCE57A0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
@@ -13593,51 +13639,52 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhs-cardoperations.my.site.com/CarerApplication/s/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carercard.vic.gov.au/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seniorsonline.vic.gov.au/discount-directory" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carercard.vic.gov.au/directory_search_results" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CarerCard@dffh.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carercard@dffh.vic.gov.au" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carercard.vic.gov.au/apply-card" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CarerCard@dffh.vic.gov.au" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhs-cardoperations.my.site.com/CarerApplication/s/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carercard.vic.gov.au/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seniorsonline.vic.gov.au/discount-directory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carercard.vic.gov.au/directory_search_results" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CarerCard@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carercard@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carercard.vic.gov.au/apply-card" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CarerCard@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.vic.gov.au/statdecs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{426384A8-CDDB-B749-AFD8-CC53ECF08050}">
     <t:Anchor>
       <t:Comment id="300836761"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{8F3E02A6-B242-416B-85CA-08B96F5ACD1D}" time="2025-05-22T00:10:41.94Z">
         <t:Attribution userId="S::gerry.goswell@dffh.vic.gov.au::7f2e547e-12b5-4c2f-a2ea-9fdad0adda4c" userProvider="AD" userName="Gerry Goswell (DFFH)"/>
         <t:Anchor>
           <t:Comment id="1410149351"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{088FE675-E7A7-415F-ABA3-FC6FA0376400}" time="2025-05-22T00:10:41.94Z">
@@ -13939,77 +13986,68 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="06badf41-c0a1-41a6-983a-efd542c2c878">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <Caption xmlns="06badf41-c0a1-41a6-983a-efd542c2c878" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06badf41-c0a1-41a6-983a-efd542c2c878" xmlns:ns3="51ef5222-d273-4e86-adbf-8aa3d9e99a84" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="052e16c85ecca5ccd964bde00c01d38e" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fed5e8085c6d836ce82048f582e482a2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06badf41-c0a1-41a6-983a-efd542c2c878" xmlns:ns3="51ef5222-d273-4e86-adbf-8aa3d9e99a84" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1ca15de695957f5d9c52ae58bade152" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="06badf41-c0a1-41a6-983a-efd542c2c878"/>
     <xsd:import namespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -14237,127 +14275,652 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="06badf41-c0a1-41a6-983a-efd542c2c878"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27BF4B8B-ECE8-4A4A-B31D-68F5CD478665}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE494C5-0F51-4563-BD19-8B819BB589DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="06badf41-c0a1-41a6-983a-efd542c2c878"/>
     <ds:schemaRef ds:uri="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>10</Pages>
+  <Words>2531</Words>
+  <Characters>15103</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>125</Lines>
+  <Paragraphs>35</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>17599</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="168" baseType="variant">
+      <vt:variant>
+        <vt:i4>393241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.carercard.vic.gov.au/applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179654</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963892</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:carercard@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359401</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.accesshub.gov.au/about-the-nrs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179654</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963892</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:carercard@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963892</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:CarerCard@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>67</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.carercard.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963892</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:CarerCard@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929916</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.carercard.vic.gov.au/apply-card</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhs-cardoperations.my.site.com/CarerApplication/s/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604600</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.seniorsonline.vic.gov.au/discount-directory</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687019</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.carercard.vic.gov.au/directory_search_results</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507380</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271914</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507380</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271913</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507380</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271912</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507380</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271911</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507380</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271910</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271909</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271908</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271907</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271906</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271905</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271904</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271903</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271902</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441844</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228271901</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422650</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.justice.vic.gov.au/statdecs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Applying for a Victorian Carer Card</dc:title>
   <dc:subject>Victorian Carer Card program</dc:subject>
   <dc:creator>Card Operations and Seniors Festival</dc:creator>
   <cp:keywords>guide; Carer Card; how to; eligibility; apply</cp:keywords>
   <dc:description/>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-02-01T04:45:40Z</vt:lpwstr>
   </property>